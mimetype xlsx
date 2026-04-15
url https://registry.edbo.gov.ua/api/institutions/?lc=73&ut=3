--- v1 (2026-02-10)
+++ v2 (2026-04-15)
@@ -739,51 +739,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03722)36265</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>chonrc01@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://cvnrc.com/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мала Надія Іванівна</t>
+          <t>Директор Мала Надія Іванівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
@@ -2380,56 +2380,56 @@
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(0372)52-62-96, (0372)52-51-97</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>cvznz-4@ukr.net</t>
+          <t>cv.gymnasium11@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>https://www.school4cv.org/</t>
+          <t>https://www.gymnasium11cv.com/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Солтисік Любов Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -3159,51 +3159,51 @@
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA73060610010033137</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., м. Чернівці</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Чернівецької міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
           <t>(0372)53-42-08</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>cvznz-30@meta.ua</t>
+          <t>cvgymnasium18@meta.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zosh30cv</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Яремко Оксана Георгіївна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -7310,51 +7310,51 @@
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Чернівецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
           <t>(03741)34681, (03741)34272, (096)5802957</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
           <t>liceybuk@ukr.net</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
           <t>http://liceybuk.at.ua</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Ткач Юрій Семенович</t>
+          <t>Керівник Ткач Юрій Семенович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
@@ -7754,51 +7754,51 @@
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Дністровський р-н, с. Бабин</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Кельменецька селищна рада Дністровського району Чернівецької області</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
           <t>(03732)3-58-41</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
           <t>shkolababih@meta.ua</t>
         </is>
       </c>
       <c r="S68" s="4"/>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Горбатюк Вікторія Юріївна</t>
+          <t>Директор Гарюк Тетяна Георгіївна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
@@ -12622,51 +12622,51 @@
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Великокучурівської сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
           <t>(0373)567299</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
           <t>kuchurovvv@ukr.net</t>
         </is>
       </c>
       <c r="S112" s="4" t="inlineStr">
         <is>
           <t>https://kuchurow-schools.e-schools.info/</t>
         </is>
       </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Струтинська Одарка Октав'янівна</t>
+          <t>Директор Сушинський Юрій Миколайович</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
@@ -14983,74 +14983,74 @@
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Глибоцька гімназія Глибоцької селищної ради Чернівецької області</t>
+          <t>Глибоцький ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
         <v>143698</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>Глибоцька гімназія</t>
+          <t>Глибоцький ліцей</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
           <t>7321055100</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
           <t>смт Глибока, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв Небесної Сотні, 71</t>
@@ -15624,56 +15624,56 @@
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Годинівка</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
           <t>Острицька сільська рада</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
           <t>(03740)26333</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
           <t>godinivkanvk@i.ua</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>http://godinivkanvk.ucoz.net</t>
+          <t>https://godynivka.licey.org.ua/</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>Директор Ботлунг Лілія Іванівна</t>
+          <t>Директор Ботлунг Андрій Віорелович</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
@@ -16993,74 +16993,74 @@
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Димківський навчально-виховний комплекс Глибоцької селищної ради</t>
+          <t>Димківський ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
         <v>144354</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Димківський НВК</t>
+          <t>Димківський ліцей</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
           <t>7321081901</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
           <t>с. Димка, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 19</t>
@@ -18192,92 +18192,92 @@
       <c r="M162" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Вижницький р-н, с. Долішній Шепіт</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
           <t>Берегометська селищна рада</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
           <t>(03730)3-82-16</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
           <t>dshzzso@gmail.com</t>
         </is>
       </c>
       <c r="S162" s="4"/>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Директор Баранюк Неллі Михайлівна</t>
+          <t>Директор Ковалюк Марія Сергіївна</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Дорошовецький заклад загальної середньої освіти І-ІІІ ступенів Вікнянської сільської ради Чернівецького району Чернівецької області</t>
+          <t>Дорошовецький заклад загальної середньої освіти I-III ступенів Вікнянської сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
         <v>144982</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Дорошовецький ЗЗСО І-ІІІ ступенів</t>
+          <t>Дорошовецький ЗЗСО I-III ступенів</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
           <t>7321584401</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -18305,51 +18305,51 @@
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
           <t>Вікнянська сільська рада Заставнівського району Чернівецької області</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
           <t>(03737)35149</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
           <t>doroshiwzi_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S163" s="4" t="inlineStr">
         <is>
           <t>http://doroshiwzi-nvk.at.ua/</t>
         </is>
       </c>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Мацкуляк Надія Василівна</t>
+          <t>В.о. директора Яворський Олександр Іванович</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
@@ -23504,51 +23504,51 @@
       </c>
       <c r="N210" s="7"/>
       <c r="O210" s="4" t="inlineStr">
         <is>
           <t>Гуманітарний відділ-відділ освіти, культури, молоді та спорту Топорівської сільської ради</t>
         </is>
       </c>
       <c r="P210" s="4" t="inlineStr">
         <is>
           <t>(03731)47295</t>
         </is>
       </c>
       <c r="Q210" s="4"/>
       <c r="R210" s="4" t="inlineStr">
         <is>
           <t>kolinkivtsy-nvk@ukr.net</t>
         </is>
       </c>
       <c r="S210" s="4" t="inlineStr">
         <is>
           <t>http://kolinkivtsy-school.org/</t>
         </is>
       </c>
       <c r="T210" s="4" t="inlineStr">
         <is>
-          <t>Директор Унгурян Людмила Миколаївна</t>
+          <t>Директор Топорівський Віталій Валентинович</t>
         </is>
       </c>
       <c r="U210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V210" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
@@ -24303,64 +24303,64 @@
       <c r="U217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V217" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>ОПОРНИЙ ЗАКЛАД ОСВІТИ "КОРЧІВЕЦЬКИЙ ЛІЦЕЙ" СУЧЕВЕНСЬКОЇ СІЛЬСЬКОЇ РАДИ ЧЕРНІВЕЦЬКОГО РАЙОНУ ЧЕРНІВЕЦЬКОЇ ОБЛАСТІ</t>
+          <t>Опорний заклад освіти "Корчівецький ліцей імені Героя України Георгія Березовського" Сучевенської сільської ради</t>
         </is>
       </c>
       <c r="B218" s="5" t="n">
         <v>145359</v>
       </c>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>ОЗО "КОРЧІВЕЦЬКИЙ ЛІЦЕЙ"</t>
+          <t>ОЗО "Корчівецький ліцей імені Г. Березовського"</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H218" s="6" t="inlineStr">
         <is>
           <t>7321083001</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
@@ -30870,74 +30870,74 @@
       <c r="U276" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V276" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W276" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X276" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y276" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="4" t="inlineStr">
         <is>
-          <t>Новововчинецька філія І ступеня з дошкільним структурним підрозділом опорного закладу освіти "Черепковецький заклад загальної середньої освіти І-ІІІ ступенів Глибоцької селищної ради"</t>
+          <t>Новововчинецька філія початкової школи з дошкільним підрозділом опорного закладу освіти Черепковецький ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B277" s="5" t="n">
         <v>146490</v>
       </c>
       <c r="C277" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D277" s="4" t="inlineStr">
         <is>
-          <t>"Новововчинецька філія І ст. з дошкільним структурним підрозділом"</t>
+          <t>Новововчинецька філія ОЗО</t>
         </is>
       </c>
       <c r="E277" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F277" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G277" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H277" s="6" t="inlineStr">
         <is>
           <t>7321088202</t>
         </is>
       </c>
       <c r="I277" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J277" s="4" t="inlineStr">
         <is>
           <t>с. Новий Вовчинець, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K277" s="4" t="inlineStr">
         <is>
           <t>вулиця Головна, 52-а</t>
@@ -32198,74 +32198,74 @@
       <c r="U288" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V288" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y288" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="4" t="inlineStr">
         <is>
-          <t>Опришенська загальноосвітня школа І-ІІІ ступенів Глибоцької селищної ради</t>
+          <t>Опришенський ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B289" s="5" t="n">
         <v>145326</v>
       </c>
       <c r="C289" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>Опришенська ЗОШ І-ІІІ ступенів</t>
+          <t>Опришенський ліцей</t>
         </is>
       </c>
       <c r="E289" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F289" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G289" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H289" s="6" t="inlineStr">
         <is>
           <t>7321081801</t>
         </is>
       </c>
       <c r="I289" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J289" s="4" t="inlineStr">
         <is>
           <t>с. Опришени, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K289" s="4" t="inlineStr">
         <is>
           <t>вулиця Міхая Емінеску, 1</t>
@@ -32273,51 +32273,51 @@
       </c>
       <c r="L289" s="6" t="inlineStr">
         <is>
           <t>UA73060150050051060</t>
         </is>
       </c>
       <c r="M289" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Опришени</t>
         </is>
       </c>
       <c r="N289" s="7"/>
       <c r="O289" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Глибоцької селищної ради</t>
         </is>
       </c>
       <c r="P289" s="4" t="inlineStr">
         <is>
           <t>(03734)47008</t>
         </is>
       </c>
       <c r="Q289" s="4"/>
       <c r="R289" s="4" t="inlineStr">
         <is>
-          <t>22849813@mail.gov.ua</t>
+          <t>opryshenschool@ukr.net</t>
         </is>
       </c>
       <c r="S289" s="4" t="inlineStr">
         <is>
           <t>http://oprisenischool.ucoz.ua</t>
         </is>
       </c>
       <c r="T289" s="4" t="inlineStr">
         <is>
           <t>Директор Боднарюк Микола Іванович</t>
         </is>
       </c>
       <c r="U289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V289" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W289" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -34043,51 +34043,51 @@
       </c>
       <c r="N305" s="7"/>
       <c r="O305" s="4" t="inlineStr">
         <is>
           <t>Селятинська сільська рада</t>
         </is>
       </c>
       <c r="P305" s="4" t="inlineStr">
         <is>
           <t>(03738)27781, (03738)27792</t>
         </is>
       </c>
       <c r="Q305" s="4"/>
       <c r="R305" s="4" t="inlineStr">
         <is>
           <t>ploscivska@meta.ua</t>
         </is>
       </c>
       <c r="S305" s="4" t="inlineStr">
         <is>
           <t>http://ploskivska.ucoz.ua/</t>
         </is>
       </c>
       <c r="T305" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Ревуцька Лариса Дмитрівна</t>
+          <t>В.о. директора Андрієвич Галина Степанівна</t>
         </is>
       </c>
       <c r="U305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V305" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X305" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y305" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
@@ -37676,51 +37676,51 @@
       <c r="M338" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Вижницький р-н, с. Селятин</t>
         </is>
       </c>
       <c r="N338" s="7"/>
       <c r="O338" s="4" t="inlineStr">
         <is>
           <t>Селятинська сільська рада</t>
         </is>
       </c>
       <c r="P338" s="4" t="inlineStr">
         <is>
           <t>(03738)23438</t>
         </is>
       </c>
       <c r="Q338" s="4"/>
       <c r="R338" s="4" t="inlineStr">
         <is>
           <t>selscholl@gmail.com</t>
         </is>
       </c>
       <c r="S338" s="4"/>
       <c r="T338" s="4" t="inlineStr">
         <is>
-          <t>Директор Штефура Олександр Петрович</t>
+          <t>Директор Косар Роман Дмитрович</t>
         </is>
       </c>
       <c r="U338" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y338" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
@@ -39940,74 +39940,74 @@
       <c r="U358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V358" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X358" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y358" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="4" t="inlineStr">
         <is>
-          <t>Стерченська загальноосвітня школа І-ІІІ ступенів Глибоцької селищної ради</t>
+          <t>Стерченський ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B359" s="5" t="n">
         <v>143743</v>
       </c>
       <c r="C359" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D359" s="4" t="inlineStr">
         <is>
-          <t>Стерченська ЗОШ І-ІІІ ступенів</t>
+          <t>Стерченський ліцей</t>
         </is>
       </c>
       <c r="E359" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F359" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G359" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H359" s="6" t="inlineStr">
         <is>
           <t>7321086401</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J359" s="4" t="inlineStr">
         <is>
           <t>с. Стерче, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K359" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 10</t>
@@ -40925,51 +40925,51 @@
       <c r="M367" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Суховерхів</t>
         </is>
       </c>
       <c r="N367" s="7"/>
       <c r="O367" s="4" t="inlineStr">
         <is>
           <t>Кіцманська міська рада</t>
         </is>
       </c>
       <c r="P367" s="4" t="inlineStr">
         <is>
           <t>(03736)21231</t>
         </is>
       </c>
       <c r="Q367" s="4"/>
       <c r="R367" s="4" t="inlineStr">
         <is>
           <t>suxoverxiv@ukr.net</t>
         </is>
       </c>
       <c r="S367" s="4"/>
       <c r="T367" s="4" t="inlineStr">
         <is>
-          <t>Директор Кожухар Олена Миколаївна</t>
+          <t>В.о. директора Бужак Ярослава Омелянівна</t>
         </is>
       </c>
       <c r="U367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V367" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X367" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y367" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="368">
@@ -42031,51 +42031,51 @@
       </c>
       <c r="N377" s="7"/>
       <c r="O377" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Великокучурівської сільської ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="P377" s="4" t="inlineStr">
         <is>
           <t>(0373)568199</t>
         </is>
       </c>
       <c r="Q377" s="4"/>
       <c r="R377" s="4" t="inlineStr">
         <is>
           <t>tisovec@meta.ua</t>
         </is>
       </c>
       <c r="S377" s="4" t="inlineStr">
         <is>
           <t>https://tisovec.wixsite.com/site</t>
         </is>
       </c>
       <c r="T377" s="4" t="inlineStr">
         <is>
-          <t>Директор Сушинський Юрій Миколайович</t>
+          <t>В.о. директора Пантя Ірина Назарівна</t>
         </is>
       </c>
       <c r="U377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V377" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X377" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y377" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="378">
@@ -44041,131 +44041,131 @@
       <c r="U395" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V395" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X395" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y395" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад освіти "Черепковецький заклад загальної середньої освіти I-III ступенів Глибоцької селищної ради"</t>
+          <t>Опорний заклад освіти Черепковецький ліцей Глибоцької селищної ради Чернівецького району Чернівецької області</t>
         </is>
       </c>
       <c r="B396" s="5" t="n">
         <v>143428</v>
       </c>
       <c r="C396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D396" s="4" t="inlineStr">
         <is>
-          <t>ОЗО "Черепковецький ЗЗСО І-ІІІ ступенів Глибоцької селищної ради"</t>
+          <t>ОЗО Черепковецький ліцей</t>
         </is>
       </c>
       <c r="E396" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F396" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G396" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H396" s="6" t="inlineStr">
         <is>
           <t>7321088201</t>
         </is>
       </c>
       <c r="I396" s="4" t="inlineStr">
         <is>
           <t>Чернівецька область</t>
         </is>
       </c>
       <c r="J396" s="4" t="inlineStr">
         <is>
           <t>с. Черепківці, Глибоцький район, Чернівецька область</t>
         </is>
       </c>
       <c r="K396" s="4" t="inlineStr">
         <is>
           <t>вулиця Головна, 39</t>
         </is>
       </c>
       <c r="L396" s="6" t="inlineStr">
         <is>
           <t>UA73060150090055948</t>
         </is>
       </c>
       <c r="M396" s="4" t="inlineStr">
         <is>
           <t>Чернівецька обл., Чернівецький р-н, с. Черепківці</t>
         </is>
       </c>
       <c r="N396" s="7"/>
       <c r="O396" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Глибоцької селищної ради</t>
         </is>
       </c>
       <c r="P396" s="4" t="inlineStr">
         <is>
-          <t>(098)9229156, (03734)43336</t>
+          <t>(098)9229156</t>
         </is>
       </c>
       <c r="Q396" s="4"/>
       <c r="R396" s="4" t="inlineStr">
         <is>
           <t>cherepkivkaschool@ukr.net</t>
         </is>
       </c>
       <c r="S396" s="4" t="inlineStr">
         <is>
-          <t>http://cher-school.at.ua/</t>
+          <t>https://cherepkivka.wixsite.com/2020</t>
         </is>
       </c>
       <c r="T396" s="4" t="inlineStr">
         <is>
           <t>Директор Каменюк Василь Костянтинович</t>
         </is>
       </c>
       <c r="U396" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V396" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W396" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X396" s="6" t="inlineStr">
         <is>
           <t>ні</t>