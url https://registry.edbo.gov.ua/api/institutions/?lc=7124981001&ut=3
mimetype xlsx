--- v1 (2026-02-10)
+++ v2 (2026-04-21)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Білозір'я, Черкаський район, Черкаська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 214</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA71080050010052971</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, с. Білозір’я</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Білозірської сільської ради</t>
+          <t>Управління освіти та гуманітарної політики Білозірської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(047)2300340</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>bilozirazosh2@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/bilozira2-site/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Половинка Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Білозір'я, Черкаський район, Черкаська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 3</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA71080050010052971</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, с. Білозір’я</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Білозірської сільської ради</t>
+          <t>Управління освіти та гуманітарної політики Білозірської сільської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(047)2300240</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>bilozir2015@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://bilozir.school.org.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Ситніченко Ольга Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>