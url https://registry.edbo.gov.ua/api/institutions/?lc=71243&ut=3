--- v0 (2025-11-02)
+++ v1 (2026-04-02)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$30</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y31"/>
+  <dimension ref="A1:Y30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -513,51 +513,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(047)4495225, (047)4495340</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>kzbabinternat55@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://babahka-internat.ck.sch.in.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Сельодкіна Олена Григорівна</t>
+          <t>В.о. директора Сельодкіна Олена Григорівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
@@ -843,51 +843,51 @@
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Уманський р-н, с. Городецьке</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(066)3757803</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>gorodets.gym@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://gorodetske.edukit.ck.ua/</t>
+          <t>https://sites.google.com/view/horodetsk-site</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Курган Людмила Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -961,51 +961,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(096)0347830</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>gromy2023@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school-gromy/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Гут Аліна Олександрівна</t>
+          <t>Т.в.о. директора Левицька Світлана Петрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1389,51 +1389,51 @@
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 33</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA71060190060077525</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Уманський р-н, с. Іванівка</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(098)9621113</t>
+          <t>(050)5595427</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>ivanivkagym@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>http://gymivanivka.wixsite.com/school</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Оверчук Олег Миколайович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
@@ -2071,51 +2071,51 @@
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(04744)97394</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>internatladig@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>ladyzhynka-specschool.ck.sch.in.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Супрунець Віктор Олексійович</t>
+          <t>В.о. директора Чепіга Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
@@ -2293,51 +2293,51 @@
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Уманський р-н, с. Оксанина</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Бабанської селищної ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(04744)9-34-40</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>oksanina_school@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Кучеренко Олена Миколаївна</t>
+          <t>Завідувач філією Тарахтій Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2396,51 +2396,51 @@
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA71060190010063229</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Уманський р-н, с. Паланка</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(093)0137443</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>palanka1@meta.ua</t>
+          <t>palanskijlicej@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/palanka-site</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Т.в.о. директора Мелехін Сергій Миколайович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -2656,64 +2656,64 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Рижавська філія з дошкільним підрозділом Ладижинського ліцею Ладижинської сільської ради Уманського району Черкаської області</t>
+          <t>Рижавська філія Ладижинського ліцею Ладижинської сільської ради Уманського району Черкаської області</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>134934</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Рижавська філія</t>
+          <t>Рижавська філія Ладижинського ліцею</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>7124387301</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
@@ -2725,63 +2725,63 @@
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>вулиця Дружби, 3</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA71060130040041976</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Уманський р-н, с. Рижавка</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Ладижинської сільської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(096)3520594</t>
+          <t>(098)2739746</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>rugavkaschool@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4"/>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Квашук Оксана Миколаївна</t>
+          <t>Завідувач філією Кольчієнко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
@@ -3209,497 +3209,384 @@
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Черповодівська початкова школа Паланської сільської ради Уманського району Черкаської області</t>
+          <t>Шаринська філія Ладижинського ліцею Ладижинської сільської ради Уманського району Черкаської області</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>136781</v>
+        <v>135279</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Черповодівська ПШ</t>
+          <t>Шаринська філія Ладижинського ліцею</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
-          <t>7124389201</t>
+          <t>7124389301</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
-          <t>с. Черповоди, Уманський район, Черкаська область</t>
+          <t>с. Шарин, Уманський район, Черкаська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козацька, 10</t>
+          <t>вулиця Шкільна, 15</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
-          <t>UA71060190160014469</t>
+          <t>UA71060130080082068</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., Уманський р-н, с. Черповоди</t>
+          <t>Черкаська обл., Уманський р-н, с. Шарин</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Ладижинської сільської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(097)3807903</t>
+          <t>(063)1722575</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>cherpovodu.school@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>sharyn20346@gmail.com</t>
+        </is>
+      </c>
+      <c r="S28" s="4"/>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Керівник Шуляк Тетяна Валентинівна</t>
+          <t>Завідувач філією Кравчук Клавдія Миколаївна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Шаринська гімназія Ладижинської сільської ради Уманського району Черкаської області</t>
+          <t>Юрківський ліцей Паланської сільської ради Уманського району Черкаської області</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>135279</v>
+        <v>137527</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Шаринська гімназія</t>
+          <t>Юрківський ліцей</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
-          <t>7124389301</t>
+          <t>7124389501</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
-          <t>с. Шарин, Уманський район, Черкаська область</t>
+          <t>с. Юрківка, Уманський район, Черкаська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 15</t>
+          <t>вулиця Садова, 100-А</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
-          <t>UA71060130080082068</t>
+          <t>UA71060190170056642</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., Уманський р-н, с. Шарин</t>
+          <t>Черкаська обл., Уманський р-н, с. Юрківка</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Ладижинської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(063)1722575</t>
+          <t>(099)3788438</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>sharyn20346@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S29" s="4"/>
+          <t>yurkivka-nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S29" s="4" t="inlineStr">
+        <is>
+          <t>http://yurkivkalyceum.e-schools.info</t>
+        </is>
+      </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравчук Клавдія Миколаївна</t>
+          <t>Директор Дячук Людмила Степанівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Юрківський ліцей Паланської сільської ради Уманського району Черкаської області</t>
+          <t>Ятранівська філія Ладижинського ліцею Ладижинської сільської ради Уманського району Черкаської області</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>137527</v>
+        <v>137302</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Юрківський ліцей</t>
+          <t>Ятранівська філія Ладижинського ліцею</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
-          <t>7124389501</t>
+          <t>7124389801</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
-          <t>с. Юрківка, Уманський район, Черкаська область</t>
+          <t>с. Ятранівка, Уманський район, Черкаська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 100-А</t>
+          <t>площа Соборності, 1</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
-          <t>UA71060190170056642</t>
+          <t>UA71060130090092650</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
-          <t>Черкаська обл., Уманський р-н, с. Юрківка</t>
+          <t>Черкаська обл., Уманський р-н, с. Ятранівка</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Паланської сільської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Ладижинської сільської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(099)3788438</t>
+          <t>(04744)9-65-40</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>yurkivka-nvk@ukr.net</t>
+          <t>schoolyat@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>http://yurkivkalyceum.e-schools.info</t>
+          <t>ladyzhyn-l.mozellosite.com</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Дячук Людмила Степанівна</t>
+          <t>Завідувач філією Черниченко Алла Леонідівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
-[...111 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y31"/>
+  <autoFilter ref="A1:Y30"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>