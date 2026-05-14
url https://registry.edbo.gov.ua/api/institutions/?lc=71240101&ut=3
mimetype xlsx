--- v2 (2026-02-10)
+++ v3 (2026-05-14)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Постоловська Людмила Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Тальнівська гімназія №3 Тальнівської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137516</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Тальнівська гімназія №3</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +768,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Тресницька Валентина Никифорівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Тальнівський навчально-виховний комплекс "загальноосвітня школа I-IІI ступенів №1 - гімназія" Тальнівської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>137507</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Тальнівський НВК "ЗОШ І-ІІІ ступенів №1-гімназія"</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>