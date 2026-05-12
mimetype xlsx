--- v1 (2025-12-07)
+++ v2 (2026-05-12)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Ткаченко Олександр Васильович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківська гімназія №1 з початковою школою Корсунь-Шевченківської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>135956</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>гімназія №1 К-Ш МР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Морозюк Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>800</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківська гімназія №2 з початковою школою Корсунь-Шевченківської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>135996</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківська гімназія №2</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Пустовіт Олена Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>860</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківська гімназія №5 з початковою школою Корсунь-Шевченківської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135957</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Гімназія № 5 К-Ш МР</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Степанова Тетяна Михайлівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківський ліцей Корсунь-Шевченківської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>136012</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Корсунь-Шевченківський ліцей</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>