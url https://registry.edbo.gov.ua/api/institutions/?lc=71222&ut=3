--- v0 (2025-11-08)
+++ v1 (2026-04-08)
@@ -1756,79 +1756,79 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Калинопільської селищної ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(04742)96240</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>palchic_school@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>http://palchyk.edukit.ck.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Кірова Ірина Володимирівна</t>
+          <t>Т.в.о. директора Лучко Таїсія Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Петраківський заклад загальної середньої освіти</t>
+          <t>Петраківська гімназія Калинопільської селищної ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>134470</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
@@ -2087,51 +2087,51 @@
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Звенигородський р-н, с. Шостакове</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Калинопільської селищної ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(04742)30199</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>Shostakovo1964@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4"/>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Калінічук Тамара Володимирівна</t>
+          <t>Т.в.о. директора Гавриш Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">