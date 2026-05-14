--- v0 (2025-10-27)
+++ v1 (2026-05-14)
@@ -367,51 +367,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7122082301</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Келеберда, Канівський район, Черкаська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гайдара, 44</t>
+          <t>вулиця Незалежності, 44</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA71080210020010328</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, с. Келеберда</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Ліплявська сільська рада Канівського району Черкаської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04736)93449</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">