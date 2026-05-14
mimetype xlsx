--- v0 (2026-02-10)
+++ v1 (2026-05-14)
@@ -319,385 +319,391 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Городищенський економічний ліцей Городищенської міської ради Черкаської області</t>
+          <t>Городищенський заклад загальної середньої освіти I-III ступенів №1 імені С.С. Гулака-Артемовського Городищенської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>135544</v>
+        <v>135585</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Економічний ліцей</t>
+          <t>Городищенський ЗЗСО І-ІІІ ст. №1</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>7120310100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Городище, Городищенський район, Черкаська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Мономаха, 3-А</t>
+          <t>вулиця Фізкультурна, 39 а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA71080110010037357</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, м. Городище</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04734)21766</t>
+          <t>(04734)20216</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>gorodische_liceu@ukr.net</t>
+          <t>0473420070@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://gorliceum.ck.ua/</t>
+          <t>https://gorzosh01.wixsite.com/horodyshche-zzso-1</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Здоренко Жанна Іванівна</t>
+          <t>Т.в.о. директора Розломій Ірина Станіславівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>445</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Городищенський заклад загальної середньої освіти I-III ступенів №1 імені С.С. Гулака-Артемовського Городищенської міської ради Черкаської області</t>
+          <t>Городищенський заклад загальної середньої освіти I-III ступенів №2 Городищенської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>135585</v>
+        <v>136257</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Городищенський ЗЗСО І-ІІІ ст. №1</t>
+          <t>Городищенський ЗЗСО І-ІІІ ст. №2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>7120310100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Городище, Городищенський район, Черкаська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фізкультурна, 39 а</t>
+          <t>вулиця Миру, 60</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA71080110010037357</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, м. Городище</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(04734)20216</t>
+          <t>(04734)2-26-60</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>0473420070@ukr.net</t>
+          <t>gorodische_school2@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://horodysche-school1.edukit.ck.ua/</t>
+          <t>http://gorodischeschool2.wixsite.com/school2</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравченко Олена Іванівна</t>
+          <t>Директор Суздалева Яна Олександрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>530</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Городищенський заклад загальної середньої освіти I-III ступенів №2 Городищенської міської ради Черкаської області</t>
+          <t>Городищенський ліцей Городищенської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>136257</v>
+        <v>135544</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Городищенський ЗЗСО І-ІІІ ст. №2</t>
+          <t>Городищенський ліцей</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>7120310100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Городище, Городищенський район, Черкаська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 60</t>
+          <t>вулиця Володимира Мономаха, 3-А</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA71080110010037357</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, м. Городище</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(04734)2-26-60</t>
+          <t>(04734)21766</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>gorodische_school2@ukr.net</t>
+          <t>gorodische_liceu@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://gorodischeschool2.wixsite.com/school2</t>
+          <t>http://gorliceum.ck.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Суздалева Яна Олександрівна</t>
+          <t>Директор Здоренко Жанна Іванівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>110</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Опорний заклад освіти - Городищенський заклад загальної середньої освіти I-III ступенів №3 Городищенської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135558</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ОЗО - Городищенський ЗЗСО І-ІІІ ст. №3</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Сиченко Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>490</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>