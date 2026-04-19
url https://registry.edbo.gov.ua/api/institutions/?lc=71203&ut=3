--- v1 (2025-12-07)
+++ v2 (2026-04-19)
@@ -512,51 +512,51 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, с. Валява</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04734)98242</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>valjava_school@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://valiava-school.ck.sch.in.ua</t>
+          <t>https://valjavaschool.wixsite.com/site</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Костіна Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -1077,56 +1077,56 @@
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, м. Городище</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(04734)20216</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>0473420070@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://horodysche-school1.edukit.ck.ua/</t>
+          <t>https://gorzosh01.wixsite.com/horodyshche-zzso-1</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравченко Олена Іванівна</t>
+          <t>Т.в.о. директора Розломій Ірина Станіславівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1873,51 +1873,51 @@
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Виконавчий комітет Мліївської сільської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(04734)34498</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>starosillja_school@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>http://starosillia-school.edukit.ck.ua/</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Грідасова Людмила Олексіївна</t>
+          <t>Директор Гибало Віталій Петрович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -2202,56 +2202,56 @@
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA71080110020067173</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., Черкаський р-н, с-ще Цвіткове</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Городищенської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(096)9633013</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>CVITKOVO_SCHOOL@ukr.net</t>
+          <t>cvitkovo_school@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/cvitkovezzso</t>
+          <t>https://sites.google.com/view/cvitkovezzso/головна-сторінка</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Лупашко Надія Федорівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>