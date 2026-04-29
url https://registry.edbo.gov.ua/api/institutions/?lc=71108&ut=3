--- v1 (2026-03-03)
+++ v2 (2026-04-29)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Майданюк Вікторія Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад дошкільної та загальної середньої освіти "Українська дитяча академія"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>149198</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ПЗ "УДА"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -517,74 +519,76 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та гуманітарної політики Уманської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(067)504-18-50</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>info@uca.net.ua</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://uca.net.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярошинська Олена Олександрівна</t>
+          <t>Директор Миколюк Лілія Петрівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>345</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад "Український аграрний ліцей"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>149102</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>ПЗ "УАЛ"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -609,95 +613,97 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Умань, Черкаська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Гонти, 3</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA71060210010010251</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Умань</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Уманської міської ради</t>
+          <t>Управління освіти та гуманітарної політики Уманської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(098)710-07-01</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>info@ual.net.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://ual.net.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярошинська Олена Олександрівна</t>
+          <t>Директор Товкес Алла Валентинівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР РОЗВИТКУ ДИТИНИ ПЕРШИЙ КЛАС"</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>176765</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>ТОВ ЦРД "ПЕРШИЙ КЛАС"</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -897,51 +903,51 @@
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Уманська гімназія № 5 Уманської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>141388</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>УГ №5 Уманської міської ради</t>
+          <t>УГ № 5 Уманської міської ради</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>7110800000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
@@ -2253,51 +2259,51 @@
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Уманський ліцей № 1 Уманської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>143232</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>УЛ №1 Уманської міської ради</t>
+          <t>УЛ № 1 Уманської міської ради</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>7110800000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>