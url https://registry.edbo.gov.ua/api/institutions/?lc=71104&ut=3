--- v1 (2025-12-07)
+++ v2 (2026-04-06)
@@ -1082,51 +1082,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(047)3722324</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>sekretarinternat@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://zolointernat.ck.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сахно Тетяна Миколаївна</t>
+          <t>Директор Сахно Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">