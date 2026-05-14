--- v2 (2026-02-10)
+++ v3 (2026-05-14)
@@ -404,74 +404,76 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Черкаської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(047)2663410</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>specintzir@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>zir-school.ck.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Шевченко Інна Олександрівна</t>
+          <t>Директор Шевченко Інна Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧЕРКАСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ "ПЕРСПЕКТИВА" ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137985</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>КЗ "ЧАЛ "ПЕРСПЕКТИВА" ЧОР"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Шарапа Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>785</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧЕРКАСЬКИЙ НАВЧАЛЬНО-РЕАБІЛІТАЦІЙНИЙ ЦЕНТР "КРАЇНА ДОБРА ЧЕРКАСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>136353</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>КЗ "ЧЕРКАСЬКИЙ НРЦ "КРАЇНА ДОБРА ЧОР"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Зганяйко Ірина Францівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Черкаський навчально-реабілітаційний центр Черкаської обласної ради"</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>148556</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>КЗ "Черкаський НРЦ"</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Пилипенко Марія Петрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Перша міська гімназія Черкаської міської ради Черкаської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>135868</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
@@ -2797,51 +2805,51 @@
           <t>школа</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>7110136700</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Черкаська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Черкаси, Черкаська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олени Теліги, 15</t>
+          <t>вулиця Вергая Віталія, 14/1</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA71080490010259590</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Черкаська обл., м. Черкаси</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та гуманітарної політики Черкаської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(0472)660749</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">