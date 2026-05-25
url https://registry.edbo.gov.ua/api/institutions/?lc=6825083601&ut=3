--- v0 (2025-12-26)
+++ v1 (2026-05-25)
@@ -446,51 +446,51 @@
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Гнатовецька гімназія Лісовогринівецької сільської ради Хмельницького району Хмельницької області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138533</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Гнатовецька гімназія</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6825083601</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Лісові Гринівці, Хмельницький район, Хмельницька область</t>
@@ -631,51 +631,51 @@
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(0382)626758, (096)2139780</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>lisgrschooll@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://lgschool.at.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Антонова Тетяна Вячеславівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Печеська гімназія Лісовогринівецької сільської ради Хмельницького району Хмельницької області</t>
         </is>
       </c>
@@ -890,51 +890,51 @@
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Терешовецька загальноосвітня школа I-II ступенів Лісовогринівецької сільської ради Хмельницького району Хмельницької області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>138614</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Терешовецька ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6825083601</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>с. Лісові Гринівці, Хмельницький район, Хмельницька область</t>