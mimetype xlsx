--- v0 (2025-12-31)
+++ v1 (2026-04-01)
@@ -985,51 +985,51 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Давидковецька гімназія Хмельницької міської ради Хмельницької області"</t>
+          <t>комунальний заклад загальної середньої освіти "Давидковецька гімназія Хмельницької міської ради Хмельницької області"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>138439</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Давидковецька гімназія</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -2717,51 +2717,51 @@
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Хмельницький р-н, с. Масівці</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(098)4360334</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>masivtsigymnasium@gmail.com</t>
         </is>
       </c>
       <c r="S23" s="4"/>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Коверда Тарас Валентинович</t>
+          <t>Директор Коверда Тарас Валентинович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
@@ -4174,51 +4174,51 @@
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Шаровечківська гімназія Хмельницької міської ради Хмельницької області"</t>
+          <t>комунальний заклад загальної середньої освіти "Шаровечківська гімназія Хмельницької міської ради Хмельницької області"</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
         <v>140089</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>