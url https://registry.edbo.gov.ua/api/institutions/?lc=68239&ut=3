--- v0 (2025-11-04)
+++ v1 (2026-04-02)
@@ -1008,51 +1008,51 @@
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Головлівська філія Крупецького ліцею Крупецької сільської ради Шепетівського району Хмельницької області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>136684</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Головлівська філія Крупецького ліцею</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6823982101</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>с. Головлі, Славутський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 39/а</t>
@@ -1075,51 +1075,51 @@
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(067)3800617</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>filia.golovli@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://golovlischool.at.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Бережна Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Горицький ліцей Берездівської сільської ради Шепетівського району Хмельницької області</t>
         </is>
       </c>
@@ -1837,51 +1837,51 @@
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA68060110010014383</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, с. Крупець</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Крупецька сільська рада</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(03842)57113</t>
+          <t>(067)3800617</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
           <t>nvk.krupets@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
           <t>http://krupets-nvk.at.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Бережна Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
@@ -2216,74 +2216,74 @@
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Манятинська гімназія Берездівської сільської ради Шепетівського району Хмельницької області</t>
+          <t>Манятинська початкова школа Берездівської сільської ради Шепетівського району Хмельницької області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>135650</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Манятинська гімназія</t>
+          <t>Манятинська початкова школа</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6823985101</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>с. Манятин, Славутський район, Хмельницька область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
           <t>вулиця Вишнева, 54</t>
@@ -2664,64 +2664,64 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Полянська гімназія Крупецької сільської ради Шепетівського району Хмельницької області</t>
+          <t>Полянська філія Крупецького ліцею Крупецької сільської ради Шепетівського району Хмельницької області</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>136103</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Полянська гімназія</t>
+          <t>Полянська філія Крупецького ліцею</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>6823986801</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
@@ -2733,72 +2733,72 @@
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 10 б</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA68060110080026789</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Шепетівський р-н, с. Полянь</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Крупецька сільська рада</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(098)9142383</t>
+          <t>(067)3800617</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>polan_sh@meta.ua</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>https://polynnvk.e-schools.info</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Росоха Сергій Михайлович</t>
+          <t>Директор Бережна Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Старокривинська гімназія "Патріот" Нетішинської міської ради Шепетівського району Хмельницької області</t>
         </is>
       </c>