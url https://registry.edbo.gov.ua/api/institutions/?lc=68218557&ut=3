--- v0 (2025-10-13)
+++ v1 (2026-05-11)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Грушевського, 90</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA68020250010018971</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., Кам’янець-Подільський р-н, с-ще Смотрич</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Смотрицька селищна рада</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(038)5893164, (097)2293214</t>
+          <t>(096)4622040</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>smotrichsh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>www.smotrych-school.edukit.km.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Глевич Леонтій Петрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>