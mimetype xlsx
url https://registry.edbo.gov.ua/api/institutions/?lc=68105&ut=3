--- v0 (2025-11-01)
+++ v1 (2026-05-19)
@@ -733,56 +733,56 @@
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA68060170010043609</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Нетішин</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Нетішинської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03842)90296</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>zoshnet1_2016@ukr.net</t>
+          <t>akadem.licey@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://schoolone.com.ua</t>
+          <t>https://akadem-netishn.pp.ua/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Соболик Таміла Анатоліївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>