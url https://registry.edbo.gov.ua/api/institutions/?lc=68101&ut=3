--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -2269,64 +2269,64 @@
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад загальної середньої освіти "Ліцей №13 Хмельницької міської ради"</t>
+          <t>Комунальний заклад загальної середньої освіти "Ліцей №13 імені Романа Ткаченка Хмельницької міської ради"</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>140448</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>КЗЗСО "Ліцей №13 ХМР"</t>
+          <t>Ліцей №13 імені Романа Ткаченка</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>6810100000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Хмельницька область</t>
@@ -2463,51 +2463,51 @@
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Хмельницька обл., м. Хмельницький</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(0382)631051</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>shkola252007@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Юрковський Павло Вікторович</t>
+          <t>В.о. директора Кошалко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
@@ -3581,51 +3581,51 @@
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти та науки Хмельницької міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(096)4508677</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>khmnvk7@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://blognvk7km.blogspot.com</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Курманська Лариса Іванівна</t>
+          <t>Директор Сарахман Олена Степанівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">