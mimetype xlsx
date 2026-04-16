--- v0 (2025-12-15)
+++ v1 (2026-04-16)
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., Скадовський р-н, с. Михайлівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>ВИКОНАВЧИЙ КОМІТЕТ НОВОМИКОЛАЇВСЬКОЇ СІЛЬСЬКОЇ РАДИ СКАДОВСЬКОГО 
 РАЙОНУ ХЕРСОНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(095)5675706</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>mihailovkaschool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://mykhailivska.edu.ks.ua</t>
+          <t>https://mikhailivskiylicei.wixsite.com/mikhailsvskiylicei</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Антонюк Наталія Петрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>