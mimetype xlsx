--- v1 (2026-01-05)
+++ v2 (2026-04-05)
@@ -2876,51 +2876,51 @@
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>shidnenska@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>https://shidne.edu.ks.ua/</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Осадчук Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Таврійська початкова школа Білозерської селищної ради Херсонського району Херсонської області</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>135687</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>