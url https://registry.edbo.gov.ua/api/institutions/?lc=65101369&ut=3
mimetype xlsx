--- v1 (2025-12-15)
+++ v2 (2026-04-15)
@@ -342,51 +342,51 @@
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Школа гуманітарної праці" Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>150009</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Ліцей "ШГП" ХОР</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Українська, 19</t>
@@ -424,51 +424,51 @@
           <t>http://sgt.ks.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t> Кияновський Артем Олександрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад "Заклад освіти І ступеня: Початкова школа "Перша"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>150509</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ПЗ "Перша"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>