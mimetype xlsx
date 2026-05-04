--- v1 (2025-12-25)
+++ v2 (2026-05-04)
@@ -536,51 +536,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Мунтян Неллі Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №14 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>143516</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №14</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -645,51 +647,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Савченко Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №2 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>141999</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №2</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -867,51 +871,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Алієва Неллі Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №5 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>137910</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №5</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1093,51 +1099,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Дробітько Антон Ігорович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №47 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>141568</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №47</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1206,51 +1214,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Хамзаєва Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №55 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>143878</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №55</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1315,51 +1325,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Сергєєва Світлана Василівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Херсонська початкова школа №25 "Веселка" Херсонської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>141737</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО № 25</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1401,51 +1413,51 @@
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(0552)223371</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>khveselka25@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4"/>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Цуварєва Тетяна Борисівна</t>
+          <t>В.о. директора Піддубна Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1537,51 +1549,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Божкевич Світлана Петрівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціальна школа Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>150008</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціальна школа</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1755,51 +1769,53 @@
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Жулінська Ганна Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 1 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>146853</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей №1</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1868,51 +1884,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Устинова Наталія Валентинівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 51 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>142651</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей №51</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1981,51 +1999,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>Директор Осьмінін Павло Юхимович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 57 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>144121</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 57</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2094,51 +2114,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Гаврилюк Олена Степанівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Херсонський навчально-виховний комплекс - загальноосвітня школа І-ІІІ ступенів №9 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>138288</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Херсонський НВК 9</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2203,51 +2225,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Мартинюк Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Херсонський навчально-виховний комплекс "Дошкільний навчальний заклад-загальноосвітня школа І-ІІ ступенів" №8 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>138284</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Херсонський НВК № 8</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>