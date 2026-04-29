--- v2 (2026-03-07)
+++ v3 (2026-04-29)
@@ -455,51 +455,51 @@
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Ліцей "Школа гуманітарної праці" Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>150009</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Ліцей "ШГП" ХОР</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6510136900</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Херсонська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Херсон, Херсонська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Українська, 19</t>
@@ -537,51 +537,51 @@
           <t>http://sgt.ks.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t> Кияновський Артем Олександрович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Недержавне навчально-виховне об'єднання "Дошкільний заклад - спеціалізована школа І-ІІІ ступенів "ХАБАД" з поглибленим вивченням івриту та англійської мови"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>150384</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Недержавне НВО "ХАБАД"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
@@ -875,51 +875,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Мунтян Неллі Іванівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія № 28 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>143517</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №28</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -988,51 +990,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Надточій Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №13 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>138418</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №13</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1206,51 +1210,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Савченко Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>80</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №16 із вивченням мов національних меншин Херсонської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>143661</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №16</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1315,51 +1321,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Головченко Крістіна Азерівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Херсонська гімназія №2 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>141999</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №2</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
@@ -1868,51 +1876,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Мальчикова Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №32 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>150192</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №32</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2308,51 +2318,53 @@
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Маренчук Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №4 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>137905</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №4</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2530,51 +2542,53 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Поперечнюк Інна Вікторівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>85</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №45 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>143857</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №45</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2756,51 +2770,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Дробітько Антон Ігорович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №47 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>141568</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №47</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2869,51 +2885,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Хамзаєва Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>70</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Херсонська загальноосвітня школа І-ІІІ ступенів №50 імені Романа Набєгова Херсонської міської ради</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>134677</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №50</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3395,51 +3413,51 @@
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Херсонська обл., м. Херсон</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Херсонської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
           <t>(0552)223371</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
           <t>khveselka25@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4"/>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Цуварєва Тетяна Борисівна</t>
+          <t>В.о. директора Піддубна Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
@@ -3640,51 +3658,53 @@
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Солоненко Олена Іванівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="n">
+        <v>60</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціалізована школа І-ІІІ ступенів №24 із поглибленим вивченням математики, фізики та англійської мови Херсонської міської ради</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
         <v>138289</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО №24</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3971,51 +3991,53 @@
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Божкевич Світлана Петрівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y34" s="5"/>
+      <c r="Y34" s="5" t="n">
+        <v>150</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>Херсонська спеціальна загальноосвітня школа №1 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>148042</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>Спеціальна школа №1</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4738,51 +4760,53 @@
       <c r="T41" s="4" t="inlineStr">
         <is>
           <t>Директор Кірцхалія Олена Петрівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y41" s="5"/>
+      <c r="Y41" s="5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
           <t>Херсонський заклад загальної середньої освіти "Центр освіти молоді" Херсонської міської ради</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
         <v>141873</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>Херсонський ЗЗСО ЦОМ</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4851,51 +4875,53 @@
       <c r="T42" s="4" t="inlineStr">
         <is>
           <t>Директор Довбиш Олена Сергіївна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y42" s="5"/>
+      <c r="Y42" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 1 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
         <v>146853</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей №1</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5077,51 +5103,53 @@
       <c r="T44" s="4" t="inlineStr">
         <is>
           <t>Директор Осьмінін Павло Юхимович</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y44" s="5"/>
+      <c r="Y44" s="5" t="n">
+        <v>90</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 52 "Перспектива" Херсонської міської ради</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
         <v>143858</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 52</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5521,51 +5549,53 @@
       <c r="T48" s="4" t="inlineStr">
         <is>
           <t>Директор Мітковська Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y48" s="5"/>
+      <c r="Y48" s="5" t="n">
+        <v>120</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей №31 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
         <v>141490</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>Херсонський ліцей № 31</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5630,51 +5660,53 @@
       <c r="T49" s="4" t="inlineStr">
         <is>
           <t>Директор Новгородський Володимир Вікторович</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y49" s="5"/>
+      <c r="Y49" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
           <t>Херсонський навчально-виховний комплекс - загальноосвітня школа І-ІІІ ступенів №9 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
         <v>138288</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>Херсонський НВК 9</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5961,51 +5993,53 @@
       <c r="T52" s="4" t="inlineStr">
         <is>
           <t>Директор Щетина Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y52" s="5"/>
+      <c r="Y52" s="5" t="n">
+        <v>35</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
           <t>Херсонський навчально-виховний комплекс "Дошкільний навчальний заклад - спеціалізована школа з поглибленим вивченням англійської мови І ступеня - гімназія" №56 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
         <v>147961</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>Херсонський НВК №56</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -6744,51 +6778,53 @@
       <c r="T59" s="4" t="inlineStr">
         <is>
           <t>Директор Шовкун Віталій Віталійович</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y59" s="5"/>
+      <c r="Y59" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
           <t>Антонівська гімназія №21 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
         <v>134280</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>Антонівська гімназія № 21</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7293,51 +7329,53 @@
       <c r="T64" s="4" t="inlineStr">
         <is>
           <t>Директор Чорноус Надія Сергіївна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y64" s="5"/>
+      <c r="Y64" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
           <t>Молодіжна загальноосвітня школа-сад І-ІІ ступенів №40 Херсонської міської ради</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
         <v>140748</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>Молодіжна школа-сад №40</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>