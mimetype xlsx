--- v0 (2025-10-16)
+++ v1 (2026-05-07)
@@ -337,108 +337,108 @@
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Переможанська гімназія Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>138789</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КЗ "Переможанська гімназія"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6325184502</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Перемога, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 13</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120090110029986</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Перемога</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(057)7470744</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>peremoga-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://peremoga.edu.kh.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t> Соколова Алла Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>