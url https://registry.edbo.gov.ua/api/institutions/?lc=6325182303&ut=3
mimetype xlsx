--- v0 (2026-02-14)
+++ v1 (2026-05-07)
@@ -337,108 +337,108 @@
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Борисівська початкова школа імені Д.І. Яворницького Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139034</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КЗ "Борисівська початкова школа імені Д.І.Яворницького"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6325182303</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Борисівка, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Садова, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120090020022302</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Борисівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(057)7470540</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>bor-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://borysivka.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t> Колесніченко Аліна Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>