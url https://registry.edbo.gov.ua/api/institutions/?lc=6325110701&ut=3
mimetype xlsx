--- v0 (2025-12-04)
+++ v1 (2026-05-03)
@@ -319,115 +319,115 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКИЙ ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ" МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКА ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ" МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139662</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КЗ "МЕРЕФ'ЯНСЬКИЙ ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ"</t>
+          <t>КЗ "МЕРЕФ'ЯНСЬКА ГІМНАЗІЯ №7"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6325110701</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с-ще Селекційне, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Овочівників, 43</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120150090045510</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с-ще Селекційне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(057)7489130</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>merefa-7@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://merefa-school7.edu.kh.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Дунаєва Вікторія Борисівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>