--- v0 (2025-12-10)
+++ v1 (2026-04-30)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Кримська, 69</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(097)4170993</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>merefa-4@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>merefa-school4.edu.kh.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Сотніков Андрій Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Савченка, 25</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(057)7483194</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>merefa1@i.ua</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://school_merefa1.klasna.com</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Гончаренко Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
@@ -609,51 +609,51 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 68</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(057)748-34-87</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>merefa-3@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Галіченко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
@@ -702,67 +702,67 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6325110700</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мірошниченка, 63</t>
+          <t>вулиця Маріупольська, 63</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(057)7485114</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>merefa-lic@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://merefa-lyceum.edu.kh.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Панова Валентина Євгеніївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
@@ -831,51 +831,51 @@
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця 5 Вересня, 87</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(057)7483290</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>merefa-6@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>merefa-school6.edu.kh.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Рижкова Тамара Степанівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
@@ -944,51 +944,51 @@
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Дніпровська, 233</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(057)7483389</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>merefa-med-lic@i.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>merefa-medlyceum.edu.kh.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Коваль Валентина Євгенівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>