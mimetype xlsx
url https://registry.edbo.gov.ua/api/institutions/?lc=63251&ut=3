--- v1 (2026-03-23)
+++ v2 (2026-05-16)
@@ -545,64 +545,64 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Безлюдівський юридичний ліцей імені І. Я. Підкопая Безлюдівської селищної ради"</t>
+          <t>Комунальний заклад "Безлюдівський юридичний ліцей імені І.Я.Підкопая Безлюдівської селищної ради"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>139852</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Безлюдівський юридичний ліцей імені І. Я. Підкопая"</t>
+          <t>КЗ "Безлюдівський юридичний ліцей імені І.Я.Підкопая"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6325155600</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -789,146 +789,146 @@
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Борисівська початкова школа імені Д.І. Яворницького Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>139034</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КЗ "Борисівська початкова школа імені Д.І.Яворницького"</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6325182303</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>с. Борисівка, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Садова, 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA63120090020022302</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Борисівка</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(057)7470540</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>bor-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://borysivka.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t> Колесніченко Аліна Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Будянський ліцей № 2 Південної міської ради Харківського району Харківської області</t>
+          <t>Будянський ліцей №2 Південної міської ради Харківського району Харківської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>138304</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Будянський ліцей №2</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1241,108 +1241,108 @@
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Веселівський ліцей Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>138473</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>КЗ "Веселівський ліцей"</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6325180501</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>с. Веселе, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
           <t>вулиця Харазії, 6</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA63120090040069386</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Веселе</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(057)7477636</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>ves-sc@i.ua</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://ves-sc.klasna.com</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t> Моргунова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -1400,51 +1400,51 @@
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>смт Високий, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
           <t>вулиця Театральна, 10</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA63120030010022850</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с-ще Високий</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(057)7464543, (057)7464533, (057)7465584</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>intzelgaj@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>https://zelenogaj-sh.org.ua/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Гога Василь Миколайович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
@@ -2710,108 +2710,108 @@
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Липецький ліцей Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>138910</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>КЗ "Липецький ліцей"</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>6325182001</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>с. Липці, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
           <t>вулиця Веселівська, 19</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA63120090010039403</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Липці</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(057)7471140</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>lipecka-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>http://lyptsi.edu.kh.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t> Дубініна Світлана Іванівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -3321,51 +3321,51 @@
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
           <t>вулиця Кримська, 69</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
           <t>(097)4170993</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
           <t>merefa-4@ukr.net</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
           <t>merefa-school4.edu.kh.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
           <t>Директор Сотніков Андрій Миколайович</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
@@ -3434,51 +3434,51 @@
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
           <t>вулиця Савченка, 25</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
           <t>(057)7483194</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
           <t>merefa1@i.ua</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
           <t>http://school_merefa1.klasna.com</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
           <t>Директор Гончаренко Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
@@ -3547,160 +3547,160 @@
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 68</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
           <t>(057)748-34-87</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
           <t>merefa-3@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4"/>
       <c r="T30" s="4" t="inlineStr">
         <is>
           <t>Директор Галіченко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ПІДРОЗДІЛОМ " МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКИЙ ЛІЦЕЙ №5 З ДОШКІЛЬНИМ ПІДРОЗДІЛОМ" МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
         <v>141363</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>КЗ "МЕРЕФ'ЯНСЬКИЙ ЛІЦЕЙ №5"</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>6325110700</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мірошниченка, 63</t>
+          <t>вулиця Маріупольська, 63</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
           <t>(057)7485114</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
           <t>merefa-lic@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
           <t>http://merefa-lyceum.edu.kh.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Панова Валентина Євгеніївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
@@ -3769,51 +3769,51 @@
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
           <t>вулиця 5 Вересня, 87</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
           <t>(057)7483290</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
           <t>merefa-6@ukr.net</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
           <t>merefa-school6.edu.kh.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
           <t>Директор Рижкова Тамара Степанівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
@@ -3882,226 +3882,226 @@
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Мерефа, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
           <t>вулиця Дніпровська, 233</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA63120150010020962</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, м. Мерефа</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
           <t>(057)7483389</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
           <t>merefa-med-lic@i.ua</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
           <t>merefa-medlyceum.edu.kh.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваль Валентина Євгенівна</t>
+          <t>В.о. директора Несмашна Валерія Сергіївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Переможанська гімназія Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
         <v>138789</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>КЗ "Переможанська гімназія"</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>6325184502</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>с. Перемога, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 13</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA63120090110029986</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Перемога</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(057)7470744</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>peremoga-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
           <t>http://peremoga.edu.kh.ua</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t> Соколова Алла Григорівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Південний ліцей № 2 Південної міської ради Харківського району Харківської області</t>
+          <t>Південний ліцей №2 Південної міської ради Харківського району Харківської області</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>138381</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Південний ліцей № 2</t>
+          <t>Південний ліцей №2</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>6325111000</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -5174,115 +5174,115 @@
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКИЙ ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ" МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "МЕРЕФ'ЯНСЬКА ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ" МЕРЕФ'ЯНСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
         <v>139662</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>КЗ "МЕРЕФ'ЯНСЬКИЙ ГІМНАЗІЯ №7 З ПОЧАТКОВОЮ ШКОЛОЮ"</t>
+          <t>КЗ "МЕРЕФ'ЯНСЬКА ГІМНАЗІЯ №7"</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>6325110701</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>с-ще Селекційне, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
           <t>вулиця Овочівників, 43</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA63120150090045510</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с-ще Селекційне</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
           <t>(057)7489130</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
           <t>merefa-7@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
           <t>http://merefa-school7.edu.kh.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
           <t>Директор Дунаєва Вікторія Борисівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
@@ -5418,108 +5418,108 @@
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Стрілечанська гімназія Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
         <v>138536</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>КЗ "Стрілечанська гімназія"</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>6325180707</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>с. Стрілеча, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 20</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA63120090140010487</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Стрілеча</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(057)747-04-03</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>streleche-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
           <t>http://stryleche.edu.kh.ua</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
           <t>Директор Орлов Олександр Сергійович</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5531,108 +5531,108 @@
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Тернівська початкова школа Липецької сільської ради Харківського району Харківської області"</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
         <v>138771</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>КЗ "Тернівська початкова школа"</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>6325184501</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>с. Тернова, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
           <t>вулиця Світла, 15-А</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA63120090150094647</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Тернова</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Липецької сільської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(057)74-70-144</t>
+          <t>(057)7471351</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>tern-sc@ukr.net</t>
+          <t>osvitalip@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
           <t>http://ternova.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
           <t> Герасимова Наталія Леонідівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -5690,51 +5690,51 @@
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>смт Утківка, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
           <t>вулиця Слобожанська, 85</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA63120150020033380</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с-ще Утківка</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
           <t>(057)7489811</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
           <t>utkivka-sc@ukr.net</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
           <t>utkivka.edu.kh.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
           <t>Директор Пустирьова Вікторія Євгенівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
@@ -6142,51 +6142,51 @@
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>с. Яковлівка, Харківський район, Харківська область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 7</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA63120150080049696</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с. Яковлівка</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Мереф'янської міської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Мереф’янської міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
           <t>(057)748-62-25</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
           <t>yak_sc@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
           <t>http://yakovlivka.edu.kh.ua</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
           <t>Директор Фішензон Ірина Юріївна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>