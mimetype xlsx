--- v0 (2025-10-19)
+++ v1 (2026-05-07)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Сахновщина, Сахновщинський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Тарасів Шлях, 69</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63060090010068296</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Берестинський р-н, с-ще Сахновщина</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(066)3380174</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>nrc2013@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://snrc.org.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Саніна Ніна Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>