--- v0 (2026-01-07)
+++ v1 (2026-04-06)
@@ -852,51 +852,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Сахновщинської селищної ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(057)6223745</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>kostyantynivkalitsei@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://kostiantynivska-zosh.kh.sch.in.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Леонова Ольга Григорівна</t>
+          <t>Директор Біда Карина Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">