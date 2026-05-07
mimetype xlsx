--- v0 (2025-12-10)
+++ v1 (2026-05-07)
@@ -319,115 +319,115 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «НОВОВОДОЛАЗЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ “СТАРТ-IT”» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "НОВОВОДОЛАЗЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ "СТАРТ-IT"" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>148837</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КЗ «НАЛ “СТАРТ-IT”» ХОР</t>
+          <t>КЗ "НАЛ "СТАРТ-IT"" ХОР</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6324255100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Нова Водолага, Нововодолазький район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Захисників України, 79</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120170010054489</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Харківський р-н, с-ще Нова Водолага</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(050)8411978</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>pr.novvod.int@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://www.nssc.pp.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Калашник Лариса Борисівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>