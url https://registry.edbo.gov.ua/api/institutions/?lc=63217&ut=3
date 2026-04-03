--- v0 (2025-11-03)
+++ v1 (2026-04-03)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$22</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y23"/>
+  <dimension ref="A1:Y22"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -650,51 +650,51 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Геніївська загальноосвітня школа І-ІІ ступенів" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Геніївська загальноосвітня школа І-ІІ ступенів" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>139504</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>КЗ "Геніївська ЗОШ І-ІІ ст."</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -714,100 +714,100 @@
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>с. Геніївка, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Благодатна, 2</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA63140110030074840</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, с. Геніївка</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(057)4776-3-81</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>giney2_sch@i.ua</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://giney2sch.wixsite.com/giney2school</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Павлова Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Геніївська загальноосвітня школа І-ІІІ ступенів" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Геніївська загальноосвітня школа І-ІІІ ступенів" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>139499</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>КЗ "Геніївська ЗОШ I-III cт."</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -827,51 +827,51 @@
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>с. Геніївка, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Молодіжна, 2-А</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA63140110030074840</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, с. Геніївка</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(057)4776293</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>giney3_sch@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4"/>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Білик Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
@@ -981,51 +981,51 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Шебелинська загальноосвітня школа І-ІІІ ступенів" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Шебелинська загальноосвітня школа І-ІІІ ступенів" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>139453</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>КЗ "Шебелинська ЗОШ І-ІІІ ст."</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
@@ -1045,51 +1045,51 @@
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>с-ще Донець, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Садова, 1-А</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA63140110160057693</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, с-ще Донець</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(05747)72-2-49</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>shebelin_sch@i.ua</t>
         </is>
       </c>
       <c r="S8" s="4"/>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Кріль Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
@@ -1429,51 +1429,51 @@
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Лиманський ліцей" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Лиманський ліцей" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>139380</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>КЗ "Лиманський ліцей"</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1493,1309 +1493,1200 @@
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>с. Лиман, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>площа Покровська, 6-а</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA63140110070097631</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, с. Лиман</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(057)4771241,(057)4771245</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>liman_sch@i.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://lyman-school.edu.kh.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Мацак Євгенія Леонідівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Нижньобишкинська загальноосвітня школа І-ІІ ступенів" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Пасічанська гімназія" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>139479</v>
+        <v>139554</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Нижньобишкинська ЗОШ І-ІІ ступенів"</t>
+          <t>КЗ «Пасічанська гімназія»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
-          <t>6321783001</t>
+          <t>6321781505</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
-          <t>с. Нижній Бишкин, Зміївський район, Харківська область</t>
+          <t>с. Пасіки, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 35</t>
+          <t>вулиця Синявіна, 18</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
-          <t>UA63140110090048335</t>
+          <t>UA63140030430065523</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Нижній Бишкин</t>
+          <t>Харківська обл., Чугуївський р-н, с. Пасіки</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(05747)62234</t>
+          <t>(057)4770247</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>n_bish_sch@i.ua</t>
+          <t>pasikyschool@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4"/>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономаренко Надія Володимирівна</t>
+          <t>Т.в.о. директора Палій Світлана Олексіївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Пасічанська гімназія" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Велетенський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>139554</v>
+        <v>139589</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>КЗ «Пасічанська гімназія»</t>
+          <t>КЗ "Велетенський ліцей"</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
-          <t>6321781505</t>
+          <t>6321780509</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
-          <t>с. Пасіки, Зміївський район, Харківська область</t>
+          <t>с. Першотравневе, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Синявіна, 18</t>
+          <t>вулиця Шкільна, 4-Б</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
-          <t>UA63140030430065523</t>
+          <t>UA63140030440010709</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Пасіки</t>
+          <t>Харківська обл., Чугуївський р-н, с. Велетень</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(057)4770247</t>
+          <t>(057)4763180</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>pasikyschool@gmail.com</t>
+          <t>pt_gmn@i.ua</t>
         </is>
       </c>
       <c r="S14" s="4"/>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Колісник Сергій Леонідович</t>
+          <t>Директор Татарнікова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Велетенський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Скрипаївська загальноосвітня школа І-ІІІ ступенів" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>139589</v>
+        <v>139480</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Велетенський ліцей"</t>
+          <t>КЗ "Скрипаївська ЗОШ І-ІІІ ст."</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
-          <t>6321780509</t>
+          <t>6321784501</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
-          <t>с. Першотравневе, Зміївський район, Харківська область</t>
+          <t>с. Скрипаї, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 4-Б</t>
+          <t>вулиця Широка, 93-Б</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
-          <t>UA63140030440010709</t>
+          <t>UA63140110100085968</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Велетень</t>
+          <t>Харківська обл., Чугуївський р-н, с. Скрипаї</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(057)4763180</t>
+          <t>(05747)73118</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>pt_gmn@i.ua</t>
+          <t>skripay_sch@i.ua</t>
         </is>
       </c>
       <c r="S15" s="4"/>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Татарнікова Наталія Вікторівна</t>
+          <t>Директор Лисак Інна Іванівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Скрипаївська загальноосвітня школа І-ІІІ ступенів" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Слобожанський ліцей № 2" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>139480</v>
+        <v>140552</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Скрипаївська ЗОШ І-ІІІ ст."</t>
+          <t>КЗ "Слобожанський ліцей №2"</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
-          <t>6321784501</t>
+          <t>6321755600</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
-          <t>с. Скрипаї, Зміївський район, Харківська область</t>
+          <t>смт Слобожанське, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Широка, 93-Б</t>
+          <t>вулиця Спортивна, 1</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
-          <t>UA63140110100085968</t>
+          <t>UA63140110010076882</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Скрипаї</t>
+          <t>Харківська обл., Чугуївський р-н, с-ще Слобожанське</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(05747)73118</t>
+          <t>(057)4752273</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>skripay_sch@i.ua</t>
+          <t>gimnaziya_ksm@i.ua</t>
         </is>
       </c>
       <c r="S16" s="4"/>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисак Інна Іванівна</t>
+          <t>Директор Фомченкова Олена Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Слобожанський ліцей № 2" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Слобожанський ліцей №1" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>140552</v>
+        <v>140551</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Слобожанський ліцей №2"</t>
+          <t>КЗ "Слобожанський ліцей № 1"</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>6321755600</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>смт Слобожанське, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Спортивна, 1</t>
+          <t>вулиця Сергія Закори, 28</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA63140110010076882</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Чугуївський р-н, с-ще Слобожанське</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(057)4752273</t>
+          <t>(05747)5-32-90</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya_ksm@i.ua</t>
-[...2 lines deleted...]
-      <c r="S17" s="4"/>
+          <t>licey1_ksm@i.ua</t>
+        </is>
+      </c>
+      <c r="S17" s="4" t="inlineStr">
+        <is>
+          <t>http://www.licey1.pp.ua</t>
+        </is>
+      </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Фомченкова Олена Миколаївна</t>
+          <t>Директор Васильєва Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Слобожанський ліцей №1" Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Соколівський ліцей імені Отакара Яроша" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>140551</v>
+        <v>141373</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Слобожанський ліцей № 1"</t>
+          <t>КЗ «Соколівський ліцей ім. Отакара Яроша»</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
-          <t>6321755600</t>
+          <t>6321785001</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
-          <t>смт Слобожанське, Зміївський район, Харківська область</t>
+          <t>с. Соколове, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сергія Закори, 28</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
-          <t>UA63140110010076882</t>
+          <t>UA63140030500024398</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с-ще Слобожанське</t>
+          <t>Харківська обл., Чугуївський р-н, с. Соколове</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Слобожанської селищної ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(05747)5-32-90</t>
+          <t>(057)4765245</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>licey1_ksm@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sokol_sch@i.ua</t>
+        </is>
+      </c>
+      <c r="S18" s="4"/>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Васильєва Тетяна Григорівна</t>
+          <t>Директор Трофименко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Соколівський ліцей імені Отакара Яроша" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Таранівський ліцей імені Героїв-широнінців" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>141373</v>
+        <v>139511</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>КЗ «Соколівський ліцей ім. Отакара Яроша»</t>
+          <t>КЗ "Таранівський ліцей ім. Героїв-широнінців"</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
-          <t>6321785001</t>
+          <t>6321786001</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
-          <t>с. Соколове, Зміївський район, Харківська область</t>
+          <t>с. Таранівка, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Харківська, 33</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
-          <t>UA63140030500024398</t>
+          <t>UA63140030510094161</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Соколове</t>
+          <t>Харківська обл., Чугуївський р-н, с. Таранівка</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(057)4765245</t>
+          <t>(05747)74122</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>sokol_sch@i.ua</t>
-[...2 lines deleted...]
-      <c r="S19" s="4"/>
+          <t>taran33sch@gmail.com</t>
+        </is>
+      </c>
+      <c r="S19" s="4" t="inlineStr">
+        <is>
+          <t>http://taranivka-school.edu.kh.ua</t>
+        </is>
+      </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Трофименко Людмила Миколаївна</t>
+          <t>Директор Дроботова Вікторія Іванівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Таранівський ліцей імені Героїв-широнінців" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Тимченківський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>139511</v>
+        <v>139461</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Таранівський ліцей ім. Героїв-широнінців"</t>
+          <t>КЗ "Тимченківський ліцей"</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
-          <t>6321786001</t>
+          <t>6321786201</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
-          <t>с. Таранівка, Зміївський район, Харківська область</t>
+          <t>с. Тимченки, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківська, 33</t>
+          <t>вулиця Магістральна, 30 А</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
-          <t>UA63140030510094161</t>
+          <t>UA63140030520030875</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Таранівка</t>
+          <t>Харківська обл., Чугуївський р-н, с. Тимченки</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(05747)74122</t>
+          <t>(05747)77128</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>taran33sch@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>timchenky@i.ua</t>
+        </is>
+      </c>
+      <c r="S20" s="4"/>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Дроботова Вікторія Іванівна</t>
+          <t>Директор Терещенко Олена Вікторівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Тимченківський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Чемужівський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>139461</v>
+        <v>139539</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Тимченківський ліцей"</t>
+          <t>КЗ "Чемужівський ліцей"</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
-          <t>6321786201</t>
+          <t>6321786501</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
-          <t>с. Тимченки, Зміївський район, Харківська область</t>
+          <t>с. Чемужівка, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Магістральна, 30 А</t>
+          <t>вулиця Кришталя, 1-В</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
-          <t>UA63140030520030875</t>
+          <t>UA63140030550055665</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Тимченки</t>
+          <t>Харківська обл., Чугуївський р-н, с. Чемужівка</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(05747)77128</t>
+          <t>(05747)64371</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>timchenky@i.ua</t>
+          <t>chemug_sch@i.ua</t>
         </is>
       </c>
       <c r="S21" s="4"/>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Терещенко Олена Вікторівна</t>
+          <t>Директор Марєєнкова Лілія Михайлівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Чемужівський ліцей" Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Комунальний заклад "Шелудьківський ліцей" Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>139539</v>
+        <v>139431</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Чемужівський ліцей"</t>
+          <t>КЗ "Шелудьківський ліцей"</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
-          <t>6321786501</t>
+          <t>6321787001</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
-          <t>с. Чемужівка, Зміївський район, Харківська область</t>
+          <t>с. Шелудьківка, Зміївський район, Харківська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кришталя, 1-В</t>
+          <t>вулиця Шкільна, 67-Г</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
-          <t>UA63140030550055665</t>
+          <t>UA63140110140099552</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
-          <t>Харківська обл., Чугуївський р-н, с. Чемужівка</t>
+          <t>Харківська обл., Чугуївський р-н, с. Шелудьківка</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Зміївської міської ради Чугуївського району Харківської області</t>
+          <t>Відділ освіти Слобожанської міської ради Чугуївського району Харківської області</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(05747)64371</t>
+          <t>(057)4776-572,(057)4776-583</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>chemug_sch@i.ua</t>
-[...2 lines deleted...]
-      <c r="S22" s="4"/>
+          <t>sheludsch@gmail.com</t>
+        </is>
+      </c>
+      <c r="S22" s="4" t="inlineStr">
+        <is>
+          <t>http://shelud1.klasna.com</t>
+        </is>
+      </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Марєєнкова Лілія Михайлівна</t>
+          <t>Директор Кухлєєва Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
-[...111 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y23"/>
+  <autoFilter ref="A1:Y22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>