--- v1 (2026-01-25)
+++ v2 (2026-04-27)
@@ -1058,51 +1058,51 @@
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Запорожченка, 21-а</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA63040050300079200</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Ізюмський р-н, с. Підвисоке</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Відділ з питань гуманітарної політики (освіта, культура, туризм, молоді та спорту) Борівської селищної ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(099)666-45-54</t>
+          <t>(066)446-84-66</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>padvisoke@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://padvisoke.wix.com/school</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Матвієнко Василь Васильович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>