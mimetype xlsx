--- v1 (2026-02-14)
+++ v2 (2026-05-07)
@@ -319,250 +319,250 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Богодухівський ліцей № 2" Богодухівської міської ради Богодухівського району Харківської області</t>
+          <t>Комунальний заклад "Богодухівський ліцей №1" Богодухівської міської ради Богодухівського району Харківської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>142113</v>
+        <v>142516</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>КЗ “Богодухівський ліцей №2”</t>
+          <t>КЗ "Богодухівський ліцей №1"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>6320810100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Богодухів, Богодухівський район, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тараса Шевченка, 33</t>
+          <t>площа Каразіна, 14</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Богодухівський р-н, м. Богодухів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Богодухівської міської ради Харківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05758)33106</t>
+          <t>(05758)33086</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>bkol2@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S2" s="4"/>
+          <t>bgim1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>https://bgd1.licey.org.ua/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Ємельяненко Тамара Миколаївна</t>
+          <t>Директор Михасюк Оксана Костянтинівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Богодухівський ліцей №1" Богодухівської міської ради Богодухівського району Харківської області</t>
+          <t>Комунальний заклад "Богодухівський ліцей №2" Богодухівської міської ради Богодухівського району Харківської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>142516</v>
+        <v>142113</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Богодухівський ліцей №1"</t>
+          <t>КЗ “Богодухівський ліцей №2”</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6320810100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Богодухів, Богодухівський район, Харківська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>площа Каразіна, 14</t>
+          <t>вулиця Тараса Шевченка, 33</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., Богодухівський р-н, м. Богодухів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Богодухівської міської ради Харківської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(05758)33086</t>
+          <t>(05758)33106</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>bgim1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bkol2@ukr.net</t>
+        </is>
+      </c>
+      <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Михасюк Оксана Костянтинівна</t>
+          <t>Директор Ємельяненко Тамара Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Богодухівський ліцей №3" Богодухівської міської ради Богодухівського району Харківської області</t>
         </is>
       </c>