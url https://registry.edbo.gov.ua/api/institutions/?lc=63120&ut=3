--- v1 (2025-12-16)
+++ v2 (2026-05-24)
@@ -432,64 +432,64 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Чугуївський ліцей №1 ім.І.Ю.Рєпіна" Чугуївської міської ради Харківської області</t>
+          <t>Комунальний заклад "Чугуївський ліцей №1 ім. І.Ю. Рєпіна" Чугуївської міської ради Харківської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>150049</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Чугуївський ліцей №1 ім.І.Ю.Рєпіна"</t>
+          <t>КЗ "Чугуївський ліцей №1 ім. І.Ю. Рєпіна"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>6312000000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -884,51 +884,51 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧУГУЇВСЬКИЙ ОПОРНИЙ ЛІЦЕЙ №6 ІМЕНІ І.М.КОЖЕДУБА" ЧУГУЇВСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЧУГУЇВСЬКИЙ ОПОРНИЙ ЛІЦЕЙ №6 ІМЕНІ І.М. КОЖЕДУБА" ЧУГУЇВСЬКОЇ МІСЬКОЇ РАДИ ХАРКІВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>134416</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>КЗ "Чугуївський опорний ліцей №6"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>