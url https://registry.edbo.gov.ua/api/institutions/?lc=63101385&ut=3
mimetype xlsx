--- v0 (2026-02-14)
+++ v1 (2026-04-17)
@@ -658,1718 +658,1718 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 63 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська початкова школа № 180 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>145808</v>
+        <v>146765</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 63</t>
+          <t>ХПШ № 180</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>проспект Олександрівський, 43/19</t>
+          <t>вулиця Олімпійська, 27</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-06</t>
+          <t>(057)7251714</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>sch063@ukr.net</t>
+          <t>nvk180@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://school63.klasna.com</t>
+          <t>http://school180.edu.kh.ua</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Крохмаль Тетяна Миколаївна</t>
+          <t>Директор Назаренко Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська початкова школа № 180 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 14 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>146765</v>
+        <v>145705</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>ХПШ № 180</t>
+          <t>ХЛ №14</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олімпійська, 27</t>
+          <t>вулиця Амосова, 20</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(057)7251714</t>
+          <t>(057)7117544</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>nvk180@ukr.net</t>
+          <t>inbox@gymn14.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://school180.edu.kh.ua</t>
+          <t>http://gymn14.klasna.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Назаренко Ірина Віталіївна</t>
+          <t>Директор Шкурапет Наталія Іванівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 14 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 160 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>145705</v>
+        <v>145813</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №14</t>
+          <t>ХЛ № 160</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 20</t>
+          <t>вулиця Каденюка, 1</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(057)7117544</t>
+          <t>(057)725-17-17</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>inbox@gymn14.net</t>
+          <t>schl160@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://gymn14.klasna.com</t>
+          <t>http://school160.klasna.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Шкурапет Наталія Іванівна</t>
+          <t>Директор Шевченко Лариса Вікторівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 160 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 161 «Імпульс» Харківської міської ради»</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>145813</v>
+        <v>145814</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 160</t>
+          <t>ХЛ № 161 "Імпульс"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каденюка, 1</t>
+          <t>вулиця Велозаводська, 35</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-17</t>
+          <t>(057)7251727</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>schl160@ukr.net</t>
+          <t>hl161@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://school160.klasna.com</t>
+          <t>http://www.impuls.kharkov.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Лариса Вікторівна</t>
+          <t>Директор Колесникова Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 161 «Імпульс» Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 175 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>145814</v>
+        <v>139142</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 161 "Імпульс"</t>
+          <t>ХЛ № 175</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велозаводська, 35</t>
+          <t>вулиця Грищенка, 5</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(057)7251727</t>
+          <t>(057)7251744</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>hl161@ukr.net</t>
+          <t>koolinichi-sc@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://www.impuls.kharkov.com</t>
+          <t>http://school175.edu.kh.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесникова Оксана Володимирівна</t>
+          <t>Директор Мішнєва Вікторія Пилипівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 175 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 181 «Дьонсурі» Харківської міської ради»</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>139142</v>
+        <v>146685</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 175</t>
+          <t>ХЛ № 181 «Дьонсурі»</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Грищенка, 5</t>
+          <t>вулиця Бригади Хартія, 8/1</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(057)7251744</t>
+          <t>(057)7251707</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>koolinichi-sc@ukr.net</t>
+          <t>dyonsuri@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://school175.edu.kh.ua</t>
+          <t>http://den.klasna.com</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Мішнєва Вікторія Пилипівна</t>
+          <t>Директор Сін Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 181 «Дьонсурі» Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 24 імені І.Н. Питікова Харківської міської ради»</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>146685</v>
+        <v>145762</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 181 «Дьонсурі»</t>
+          <t>ХЛ № 24</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бригади Хартія, 8/1</t>
+          <t>вулиця Ощєпкова, 9</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(057)7251707</t>
+          <t>(057)7251726</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>dyonsuri@ukr.net</t>
+          <t>sch24@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://den.klasna.com</t>
+          <t>http://school24.klasna.com</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Сін Ольга Вікторівна</t>
+          <t>Директор Колесник Валерій Володимирович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 24 імені І.Н. Питікова Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 32 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>145762</v>
+        <v>145786</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 24</t>
+          <t>ХЛ № 32</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ощєпкова, 9</t>
+          <t>вулиця Бригади Хартія, 41</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(057)7251726</t>
+          <t>(057)7251705</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>sch24@ukr.net</t>
+          <t>sch_32@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://school24.klasna.com</t>
+          <t>http://school32.klasna.com</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесник Валерій Володимирович</t>
+          <t>Директор Мотуз Ганна Альбертівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 32 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 38 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>145786</v>
+        <v>145806</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 32</t>
+          <t>ХЛ № 38</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бригади Хартія, 41</t>
+          <t>вулиця Харківських Дивізій, 15/1</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(057)7251705</t>
+          <t>(057)7251694</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>sch_32@ukr.net</t>
+          <t>sosh38@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://school32.klasna.com</t>
+          <t>http://school38.edu.kh.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Мотуз Ганна Альбертівна</t>
+          <t>Директор Поклонський Олександр Олександрович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 38 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 49 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>145806</v>
+        <v>145800</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 38</t>
+          <t>ХЛ № 49</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківських Дивізій, 15/1</t>
+          <t>вулиця Харківських Дивізій, 7/3</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(057)7251694</t>
+          <t>(057)725-16-99</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>sosh38@ukr.net</t>
+          <t>nem_lyceum49@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://school38.edu.kh.ua</t>
+          <t>http://school49.klasna.com</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Поклонський Олександр Олександрович</t>
+          <t>Директор Левенець Наталія Євгенівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 49 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 61 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>145800</v>
+        <v>146679</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 49</t>
+          <t>ХЛ № 61</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківських Дивізій, 7/3</t>
+          <t>вулиця Каденюка, 19/4</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-99</t>
+          <t>(057)7251712</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>nem_lyceum49@ukr.net</t>
+          <t>sch61@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://school49.klasna.com</t>
+          <t>http://school61.klasna.com</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Левенець Наталія Євгенівна</t>
+          <t>Директор Тристапшон Максим Олександрович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 61 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 72 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>146679</v>
+        <v>145809</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 61</t>
+          <t>ХЛ № 72</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каденюка, 19/4</t>
+          <t>проспект Героїв Харкова, 246</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(057)7251712</t>
+          <t>(057)7251722</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>sch61@ukr.net</t>
+          <t>schooll_72@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://school61.klasna.com</t>
+          <t>http://school72.klasna.com</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Тристапшон Максим Олександрович</t>
+          <t>Директор Булаєв Руслан Федорович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 72 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 73 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>145809</v>
+        <v>145815</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 72</t>
+          <t>ХЛ № 73</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 246</t>
+          <t>вулиця Амосова, 24</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(057)7251722</t>
+          <t>(057)7100190</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>schooll_72@ukr.net</t>
+          <t>sch73kh@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://school72.klasna.com</t>
+          <t>http://school73klasna.com</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Булаєв Руслан Федорович</t>
+          <t>Директор Михайленко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 73 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 74 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>145815</v>
+        <v>145812</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 73</t>
+          <t>ХЛ № 74</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 24</t>
+          <t>вулиця Туркестанська, 1</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(057)7100190</t>
+          <t>(057)725-17-32</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>sch73kh@ukr.net</t>
+          <t>nvk74@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://school73klasna.com</t>
+          <t>http://school74.edu.kh.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайленко Тетяна Василівна</t>
+          <t>Директор Семиволос Олена Павлівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 74 Харківської міської ради»</t>
+          <t>комунальний заклад "Харківська гімназія №63 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>145812</v>
+        <v>145808</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 74</t>
+          <t>ХГ № 63</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Туркестанська, 1</t>
+          <t>проспект Олександрівський, 43/19</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-32</t>
+          <t>(057)725-17-06</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>nvk74@ukr.net</t>
+          <t>sch063@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://school74.edu.kh.ua</t>
+          <t>http://school63.klasna.com</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Семиволос Олена Павлівна</t>
+          <t>В.о. директора Крохмаль Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">