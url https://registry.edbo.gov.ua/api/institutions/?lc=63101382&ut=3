--- v1 (2026-02-11)
+++ v2 (2026-05-11)
@@ -880,2057 +880,2057 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА № 11» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад «Харківський ліцей № 104 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>149771</v>
+        <v>145797</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХСШ № 11» ХОР</t>
+          <t>ХЛ № 104</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Електровозна, 3а</t>
+          <t>вулиця Біблика, 55</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0572)991001, (057)3416440, (093)7994772</t>
+          <t>(057)7255395</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school11i@ukr.net</t>
+          <t>sch104@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://www.sanschool11.org.ua</t>
+          <t>shool104.edu.kh.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Чубинська Віра Петрівна</t>
+          <t>Директор Тесленко Оксана Валеріївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №6» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад «Харківський ліцей № 118 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>149787</v>
+        <v>145801</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ №6" ХОР</t>
+          <t>ХЛ № 118</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Франтішка Крала, 49</t>
+          <t>вулиця Роганська, 17</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0572)935098</t>
+          <t>(057)7258026</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>schoolintern6@ukr.net</t>
+          <t>sch118@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://schoolfordeaf.kh.ua</t>
+          <t>school118.edu.kh.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Альошичева Тетяна Борисівна</t>
+          <t>Директор Заковоротня Валентина Анатоліївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 104 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 119 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>145797</v>
+        <v>145843</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 104</t>
+          <t>ХЛ № 119</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 55</t>
+          <t>вулиця Біблика, 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(057)7255395</t>
+          <t>(057)7255462</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>sch104@kharkivosvita.net.ua</t>
+          <t>kh119licey@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>shool104.edu.kh.ua</t>
+          <t>school119.edu.kh.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Тесленко Оксана Валеріївна</t>
+          <t>Директор Кончіч Віра Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 118 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 15 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>145801</v>
+        <v>145498</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 118</t>
+          <t>ХЛ № 15</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Роганська, 17</t>
+          <t>вулиця Дванадцятого Квітня, 14</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(057)7258026</t>
+          <t>(057)7255583</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>sch118@kharkivosvita.net.ua</t>
+          <t>org_khl15@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>school118.edu.kh.ua</t>
+          <t>school15.edu.kh.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Заковоротня Валентина Анатоліївна</t>
+          <t>Директор Коршак Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 119 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 155 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>145843</v>
+        <v>145846</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 119</t>
+          <t>ХЛ № 155</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 4</t>
+          <t>проспект Героїв Харкова, 318-А</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(057)7255462</t>
+          <t>(057)7255897</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>kh119licey@ukr.net</t>
+          <t>nvk155@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>school119.edu.kh.ua</t>
+          <t>school155.edu.kh.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Кончіч Віра Володимирівна</t>
+          <t>Директор Возний Ігор Васильович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 15 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 157 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>145498</v>
+        <v>145847</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 15</t>
+          <t>ХЛ № 157</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 14</t>
+          <t>вулиця 92-ї бригади, 30</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(057)7255583</t>
+          <t>(057)7255431</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>org_khl15@ukr.net</t>
+          <t>sch157@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>school15.edu.kh.ua</t>
+          <t>http://school157.edu.kh.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Коршак Олена Анатоліївна</t>
+          <t>Директор Винник Ольга Віталіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 155 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 163 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>145846</v>
+        <v>145845</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 155</t>
+          <t>ХЛ № 163</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 318-А</t>
+          <t>вулиця Луї Пастера, 330</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(057)7255897</t>
+          <t>(057)7255456</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>nvk155@kharkivosvita.net.ua</t>
+          <t>nvk163@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>school155.edu.kh.ua</t>
+          <t>gymnasium163.edu.kh.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Возний Ігор Васильович</t>
+          <t>Директор Тарасова Валентина Георгіївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 157 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 168 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>145847</v>
+        <v>145848</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 157</t>
+          <t>ХЛ № 168</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця 92-ї бригади, 30</t>
+          <t>вулиця Велика Кільцева, 12</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(057)7255431</t>
+          <t>(057)7258016</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>sch157@kharkivosvita.net.ua</t>
+          <t>sch168@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://school157.edu.kh.ua</t>
+          <t>school168.edu.kh.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Винник Ольга Віталіївна</t>
+          <t>Директор Прощай Олена Володимирівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 163 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 26 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>145845</v>
+        <v>145610</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 163</t>
+          <t>ХЛ № 26</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Луї Пастера, 330</t>
+          <t>вулиця Дванадцятого Квітня, 28</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(057)7255456</t>
+          <t>(057)7255374</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>nvk163@kharkivosvita.net.ua</t>
+          <t>sch26@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>gymnasium163.edu.kh.ua</t>
+          <t>school26.edu.kh.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Тарасова Валентина Георгіївна</t>
+          <t>Директор Золотоверха Олена Едуардівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 168 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 70 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>145848</v>
+        <v>145594</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 168</t>
+          <t>ХЛ № 70</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Кільцева, 12</t>
+          <t>проспект Олександрівський, 150</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(057)7258016</t>
+          <t>(057)7255459</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>sch168@kharkivosvita.net.ua</t>
+          <t>sch70@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>school168.edu.kh.ua</t>
+          <t>school70.edu.kh.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Прощай Олена Володимирівна</t>
+          <t>Директор Положий Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 26 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 75 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>145610</v>
+        <v>145795</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 26</t>
+          <t>ХЛ № 75</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 28</t>
+          <t>вулиця Шарикова, 46</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(057)7255374</t>
+          <t>(057)7255449</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>sch26@kharkivosvita.net.ua</t>
+          <t>sch75@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>school26.edu.kh.ua</t>
+          <t>school75.edu.kh.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Золотоверха Олена Едуардівна</t>
+          <t>Директор Куля Олена Миколаївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 70 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 80 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>145594</v>
+        <v>145849</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 70</t>
+          <t>ХЛ № 80</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>проспект Олександрівський, 150</t>
+          <t>вулиця Біблика, 12</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(057)7255459</t>
+          <t>(057)7258020</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>sch70@kharkivosvita.net.ua</t>
+          <t>lyceum_80@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>school70.edu.kh.ua</t>
+          <t>https://sites.google.com/view/kharkiv-school-80/main</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Положий Тетяна Миколаївна</t>
+          <t>Директор Черномаз Ірина Іванівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 75 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 85 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>145795</v>
+        <v>145609</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 75</t>
+          <t>ХЛ № 85</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шарикова, 46</t>
+          <t>вулиця Зубарєва, 29</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(057)7255449</t>
+          <t>(057)7255446</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>sch75@kharkivosvita.net.ua</t>
+          <t>sch85@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>school75.edu.kh.ua</t>
+          <t>school85.edu.kh.ua</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Куля Олена Миколаївна</t>
+          <t>Директор Кутнякова Наталія Вячеславівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 80 Харківської міської ради»</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "РЯТУВАЛЬНИК"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>145849</v>
+        <v>149168</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 80</t>
+          <t>КЗ "ХЛЗПВФП"Рятувальник""ХОР</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 12</t>
+          <t>вулиця Дванадцятого Квітня, 12</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(057)7258020</t>
+          <t>(057)7258454</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>lyceum_80@ukr.net</t>
+          <t>ryatuvalnik@ryatuvalnik.com.ua</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/kharkiv-school-80/main</t>
+          <t>https://ryatuvalnik.com.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Черномаз Ірина Іванівна</t>
+          <t>Начальник Форостовець Сергій Володимирович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 85 Харківської міської ради»</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА № 11" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>145609</v>
+        <v>149771</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 85</t>
+          <t>КЗ "ХСШ № 11" ХОР</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зубарєва, 29</t>
+          <t>вулиця Електровозна, 3а</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(057)7255446</t>
+          <t>(0572)991001, (057)3416440, (093)7994772</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>sch85@kharkivosvita.net.ua</t>
+          <t>school11i@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>school85.edu.kh.ua</t>
+          <t>http://www.sanschool11.org.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Кутнякова Наталія Вячеславівна</t>
+          <t>Директор Чубинська Віра Петрівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "РЯТУВАЛЬНИК"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №6" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>149168</v>
+        <v>149787</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХЛЗПВФП"Рятувальник""ХОР</t>
+          <t>КЗ "ХСШ №6" ХОР</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>ліцей з посиленою військово-фізичною підготовкою</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 12</t>
+          <t>вулиця Франтішка Крала, 49</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(057)7258454</t>
+          <t>(0572)935098</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>ryatuvalnik@ryatuvalnik.com.ua</t>
+          <t>schoolintern6@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>https://ryatuvalnik.com.ua</t>
+          <t>http://schoolfordeaf.kh.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Начальник Форостовець Сергій Володимирович</t>
+          <t>Директор Альошичева Тетяна Борисівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ НАУКОВИЙ ЛІЦЕЙ "ОБДАРОВАНІСТЬ"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад "Харківський ліцей №113 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>149762</v>
+        <v>145799</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХНЛ "Обдарованість"» ХОР</t>
+          <t>ХЛ №113</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 102-А</t>
+          <t>проспект Архітектора Альошина, 9</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(066)6452758</t>
+          <t>(057)7255429</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>Obdarovanist@ukr.net</t>
+          <t>sch113@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>https://obdarovanist.kh.ua</t>
+          <t>school113.edu.kh.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Поливанний Валерій Сергійович</t>
+          <t>Директор Смольякова Ольга Андріївна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківський ліцей №113 Харківської міської ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКИЙ НАУКОВИЙ ЛІЦЕЙ "ОБДАРОВАНІСТЬ""ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>145799</v>
+        <v>149762</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №113</t>
+          <t>КЗ "ХНЛ "Обдарованість" ХОР</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>проспект Архітектора Альошина, 9</t>
+          <t>вулиця Миру, 102-А</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(057)7255429</t>
+          <t>(066)6452758</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>sch113@kharkivosvita.net.ua</t>
+          <t>Obdarovanist@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>school113.edu.kh.ua</t>
+          <t>https://obdarovanist.kh.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Смольякова Ольга Андріївна</t>
+          <t>Директор Поливанний Валерій Сергійович</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
   </sheetData>