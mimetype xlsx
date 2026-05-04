--- v1 (2026-02-14)
+++ v2 (2026-05-04)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ № 9» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ №9» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>149765</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>КЗ «ХАЛ №9» ХОР</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Катаєва, 20</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(057)376-36-20, (057)376-01-75</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>pr.sanshkola9@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://internat9.org.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Куліш Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -1449,115 +1449,115 @@
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА № 2" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №2" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>149258</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ № 2" ХОР</t>
+          <t>КЗ "ХСШ №2" ХОР</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>провулок Карпівський, 21/23</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(068)9697077</t>
         </is>
       </c>
       <c r="Q12" s="4" t="inlineStr">
         <is>
           <t>(057)370-30-63</t>
         </is>
       </c>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>spetsnvk2@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://internat2.org.ua</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Мочаліна Алевтина Олександрівна</t>
@@ -2421,113 +2421,113 @@
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
           <t>вулиця Мар'їнська, 12/14</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Харківської міської ради</t>
+          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(057)733-03-64</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>pml27kharkiv@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>http://pml27.klasna.com/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Єременко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД "ХАРКІВСЬКИЙ ХРИСТИЯНСЬКИЙ ЛІЦЕЙ "ПОЧАТОК МУДРОСТІ"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ХРИСТИЯНСЬКИЙ ЛІЦЕЙ «ПОЧАТОК МУДРОСТІ»</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>146452</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ХПЗОШ "Початок мудрості"</t>
+          <t>ПЗ ХХЛ «ПОЧАТОК МУДРОСТІ»</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -2583,64 +2583,64 @@
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ХАРКІВСЬКА ПРИВАТНА ГІМНАЗІЯ «ВЕСЕЛІ СХОДИНКИ» ХАРКІВСЬКОЇ ОБЛАСТІ»</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Харківська приватна гімназія "Веселі сходинки" Харківської області"</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>149343</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>ТОВ «ХПГ «ВЕСЕЛІ СХОДИНКИ» Х/О»</t>
+          <t>ТОВ "ХПГ "ВЕСЕЛІ СХОДИНКИ" Х/О"</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -2691,51 +2691,53 @@
       <c r="T22" s="4" t="inlineStr">
         <is>
           <t>Директор Ярьоменко Яна Геннадіївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y22" s="5"/>
+      <c r="Y22" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y22"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>