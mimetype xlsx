--- v1 (2025-12-26)
+++ v2 (2026-05-23)
@@ -609,746 +609,746 @@
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Михайла Гуревича, 27</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(057)315-24-36, (057)315-24-37</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>sannvk1@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Карасик Оксана Петрівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №7» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад "Харківська гімназія № 165 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>149783</v>
+        <v>145154</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ №7"ХОР</t>
+          <t>ХГ №165</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченко, 222</t>
+          <t>вулиця Метробудівників, 7</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(057)342-50-52</t>
+          <t>(057)7251843, (057)7251844</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>kzhss7hor@gmail.com</t>
+          <t>sc165@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://shkola7.com</t>
+          <t>http://sc165.klasna.com</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Масловська Юлія Сергіївна</t>
+          <t>Директор Єфіменко Інна Владленівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ “ІНТЕЛ 13”» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад "Харківська гімназія № 52 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>148247</v>
+        <v>145091</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХАЛ “ІНТЕЛ 13”» ХОР</t>
+          <t>ХГ №52</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Академіка Проскури, 7</t>
+          <t>вулиця Старошишківська, 8</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(057)700-26-28, (057)315-12-14, (095)8426869</t>
+          <t>(057)725-18-54, (057)725-19-27</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>pr.sannvk13@internatkh.org.ua</t>
+          <t>sc52@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://www.schoolin13.com.ua</t>
+          <t>http://school52.klasna.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайленко Галина Володимирівна</t>
+          <t>Директор Макаренко Лілія Федорівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 165 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 96 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>145154</v>
+        <v>145276</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>ХГ №165</t>
+          <t>ХГ № 96</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Метробудівників, 7</t>
+          <t>вулиця Генерала Удовиченка, 24</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(057)7251843, (057)7251844</t>
+          <t>(057)7251875</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>sc165@ukr.net</t>
+          <t>sch96@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://sc165.klasna.com</t>
+          <t>http://school96.klasna.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Єфіменко Інна Владленівна</t>
+          <t>Директор Єфіменко Олександр Георгійович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 52 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія №110 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>145091</v>
+        <v>145108</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ХГ №52</t>
+          <t>ХГ №110</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Старошишківська, 8</t>
+          <t>вулиця Олексія Нейкова, 11/13</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(057)725-18-54, (057)725-19-27</t>
+          <t>(057)7251848</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>sc52@ukr.net</t>
+          <t>sc110@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://school52.klasna.com</t>
+          <t>http://school110.klasna.com/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Макаренко Лілія Федорівна</t>
+          <t>Директор Уліцька Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 96 Харківської міської ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №7" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>145276</v>
+        <v>149783</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 96</t>
+          <t>КЗ "ХСШ №7"ХОР</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Удовиченка, 24</t>
+          <t>вулиця Шевченко, 222</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(057)7251875</t>
+          <t>(057)342-50-52</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>sch96@ukr.net</t>
+          <t>kzhss7hor@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://school96.klasna.com</t>
+          <t>https://shkola7.com</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Єфіменко Олександр Георгійович</t>
+          <t>Директор Масловська Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія №110 Харківської міської ради"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ "ІНТЕЛ 13"" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>145108</v>
+        <v>148247</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ХГ №110</t>
+          <t>КЗ "ХАЛ "ІНТЕЛ 13"" ХОР</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олексія Нейкова, 11/13</t>
+          <t>вулиця Академіка Проскури, 7</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(057)7251848</t>
+          <t>(057)700-26-28, (057)315-12-14, (095)8426869</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>sc110@ukr.net</t>
+          <t>pr.sannvk13@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://school110.klasna.com/</t>
+          <t>http://www.schoolin13.com.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Уліцька Ольга Михайлівна</t>
+          <t>Директор Михайленко Галина Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
@@ -3927,51 +3927,51 @@
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Харківський приватний ліцей "ОЧАГ" Харківської області</t>
+          <t>Харківський приватний ліцей «ОЧАГ» Харківської області</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
         <v>146346</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>ХПЛ "ОЧАГ"</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>