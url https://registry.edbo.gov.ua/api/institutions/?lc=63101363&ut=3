--- v0 (2025-11-04)
+++ v1 (2026-04-30)
@@ -1298,51 +1298,51 @@
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(057)7004872</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>pr.spetsnvkkorolenko@internatkh.org.ua</t>
+          <t>hsskorolenka@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://educom.org.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Білоусов Олександр Миколайович</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>