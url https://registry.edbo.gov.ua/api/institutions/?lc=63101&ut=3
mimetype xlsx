--- v1 (2026-02-14)
+++ v2 (2026-04-09)
@@ -2914,1755 +2914,1755 @@
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 63 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська гімназія № 7 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>145808</v>
+        <v>146748</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 63</t>
+          <t>ХГ № 7</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>проспект Олександрівський, 43/19</t>
+          <t>вулиця Батуринська, 25</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-06</t>
+          <t>(057)725-13-72, (057)725-13-73</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>sch063@ukr.net</t>
+          <t>kh.znz-7@ukr.net</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>http://school63.klasna.com</t>
+          <t>http://kh-school7.klasna.com</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Крохмаль Тетяна Миколаївна</t>
+          <t>Директор Шингарьова Маргарита Володимирівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 7 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська гімназія № 71 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>146748</v>
+        <v>145794</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 7</t>
+          <t>ХГ № 71</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Батуринська, 25</t>
+          <t>вулиця Дванадцятого Квітня, 12</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(057)725-13-72, (057)725-13-73</t>
+          <t>(057)7255361</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-7@ukr.net</t>
+          <t>sch71@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://kh-school7.klasna.com</t>
+          <t>school71.edu.kh.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Шингарьова Маргарита Володимирівна</t>
+          <t>Директор Воробйова Ольга Іванівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 71 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська гімназія № 84 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>145794</v>
+        <v>145823</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 71</t>
+          <t>ХГ №84</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 12</t>
+          <t>вулиця Світла, 15</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(057)7255361</t>
+          <t>(057)725-16-62, (057)725-16-63, (057)725-16-64</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>sch71@kharkivosvita.net.ua</t>
+          <t>khgymnasium84@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>school71.edu.kh.ua</t>
+          <t>school84.edu.kh.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Воробйова Ольга Іванівна</t>
+          <t>Директор Філіппська Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 84 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська гімназія № 88 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>145823</v>
+        <v>145798</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>ХГ №84</t>
+          <t>ХГ № 88</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світла, 15</t>
+          <t>вулиця Генерала Момота, 8</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-62, (057)725-16-63, (057)725-16-64</t>
+          <t>(057)7255576</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>khgymnasium84@ukr.net</t>
+          <t>sch88@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>school84.edu.kh.ua</t>
+          <t>school88.edu.kh.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Філіппська Ірина Вікторівна</t>
+          <t>Директор Пухлій Валентина Андріївна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 88 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська гімназія № 98 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>145798</v>
+        <v>145824</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 88</t>
+          <t>ХГ № 98</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Момота, 8</t>
+          <t>провулок Тосканський, 5</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(057)7255576</t>
+          <t>(057)725-16-04, (057)725-16-05</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>sch88@kharkivosvita.net.ua</t>
+          <t>gymnasium98@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>school88.edu.kh.ua</t>
+          <t>school98.edu.kh.ua</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Пухлій Валентина Андріївна</t>
+          <t>Директор Меньшиков Андрій Миколайович</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська гімназія № 98 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська початкова школа № 121 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>145824</v>
+        <v>145844</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 98</t>
+          <t>ХПШ № 121</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>провулок Тосканський, 5</t>
+          <t>вулиця Плиткова, 1</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-04, (057)725-16-05</t>
+          <t>(057)7258023</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>gymnasium98@ukr.net</t>
+          <t>sch121@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>school98.edu.kh.ua</t>
+          <t>school121.edu.kh.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Меньшиков Андрій Миколайович</t>
+          <t>Директор Горова Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська початкова школа № 121 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська початкова школа № 177 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>145844</v>
+        <v>146268</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>ХПШ № 121</t>
+          <t>ХПШ № 177</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Плиткова, 1</t>
+          <t>вулиця Тюрінська, 40А</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(057)7258023</t>
+          <t>(057)725-16-00</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>sch121@kharkivosvita.net.ua</t>
+          <t>school177hl@gmail.com</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>school121.edu.kh.ua</t>
+          <t>http://school177.edu.kh.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Горова Вікторія Вікторівна</t>
+          <t>Директор Хорольська Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська початкова школа № 177 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківська початкова школа № 180 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>146268</v>
+        <v>146765</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>ХПШ № 177</t>
+          <t>ХПШ № 180</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тюрінська, 40А</t>
+          <t>вулиця Олімпійська, 27</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-00</t>
+          <t>(057)7251714</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>school177hl@gmail.com</t>
+          <t>nvk180@ukr.net</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>http://school177.edu.kh.ua</t>
+          <t>http://school180.edu.kh.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Хорольська Людмила Миколаївна</t>
+          <t>Директор Назаренко Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківська початкова школа № 180 Харківської міської ради»</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА САНАТОРНА ШКОЛА №1» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>146765</v>
+        <v>148086</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>ХПШ № 180</t>
+          <t>КЗ " ХСШ № 1" ХОР</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>санаторна школа-інтернат</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олімпійська, 27</t>
+          <t>вулиця Михайла Гуревича, 27</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(057)7251714</t>
+          <t>(057)315-24-36, (057)315-24-37</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>nvk180@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>sannvk1@internatkh.org.ua</t>
+        </is>
+      </c>
+      <c r="S33" s="4"/>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Назаренко Ірина Віталіївна</t>
+          <t>Директор Карасик Оксана Петрівна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА САНАТОРНА ШКОЛА №1» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА № 11» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>148086</v>
+        <v>149771</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>КЗ " ХСШ № 1" ХОР</t>
+          <t>КЗ «ХСШ № 11» ХОР</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>санаторна школа-інтернат</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Гуревича, 27</t>
+          <t>вулиця Електровозна, 3а</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(057)315-24-36, (057)315-24-37</t>
+          <t>(0572)991001, (057)3416440, (093)7994772</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>sannvk1@internatkh.org.ua</t>
-[...2 lines deleted...]
-      <c r="S34" s="4"/>
+          <t>school11i@ukr.net</t>
+        </is>
+      </c>
+      <c r="S34" s="4" t="inlineStr">
+        <is>
+          <t>http://www.sanschool11.org.ua</t>
+        </is>
+      </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Карасик Оксана Петрівна</t>
+          <t>Директор Чубинська Віра Петрівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА № 11» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №5» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>149771</v>
+        <v>149764</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХСШ № 11» ХОР</t>
+          <t>КЗ "ХСШ № 5" ХОР</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Електровозна, 3а</t>
+          <t>вулиця Архітекторів, 36-А</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0572)991001, (057)3416440, (093)7994772</t>
+          <t>(057)3387060</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>school11i@ukr.net</t>
+          <t>gluh@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://www.sanschool11.org.ua</t>
+          <t>https://shkola5-dosh.org.ua/</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Чубинська Віра Петрівна</t>
+          <t>Директор Мірошник Олена Вячеславівна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №5» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №6» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>149764</v>
+        <v>149787</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ № 5" ХОР</t>
+          <t>КЗ "ХСШ №6" ХОР</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Архітекторів, 36-А</t>
+          <t>вулиця Франтішка Крала, 49</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(057)3387060</t>
+          <t>(0572)935098</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>gluh@internatkh.org.ua</t>
+          <t>schoolintern6@ukr.net</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>https://shkola5-dosh.org.ua/</t>
+          <t>http://schoolfordeaf.kh.ua</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Мірошник Олена Вячеславівна</t>
+          <t>Директор Альошичева Тетяна Борисівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №6» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №7» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>149787</v>
+        <v>149783</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ №6" ХОР</t>
+          <t>КЗ "ХСШ №7"ХОР</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Франтішка Крала, 49</t>
+          <t>вулиця Шевченко, 222</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(0572)935098</t>
+          <t>(057)342-50-52</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>schoolintern6@ukr.net</t>
+          <t>kzhss7hor@gmail.com</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>http://schoolfordeaf.kh.ua</t>
+          <t>https://shkola7.com</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Альошичева Тетяна Борисівна</t>
+          <t>Директор Масловська Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА №7» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА ІМ. В.Г. КОРОЛЕНКА» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>149783</v>
+        <v>149770</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ №7"ХОР</t>
+          <t>КЗ "ХСШ ІМ. В.Г. КОРОЛЕНКА" ХОР</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченко, 222</t>
+          <t>вулиця Сумська, 55</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(057)342-50-52</t>
+          <t>(057)7004872</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>kzhss7hor@gmail.com</t>
+          <t>pr.spetsnvkkorolenko@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>https://shkola7.com</t>
+          <t>http://educom.org.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Масловська Юлія Сергіївна</t>
+          <t>Директор Білоусов Олександр Миколайович</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКА СПЕЦІАЛЬНА ШКОЛА ІМ. В.Г. КОРОЛЕНКА» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ № 9» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>149770</v>
+        <v>149765</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХСШ ІМ. В.Г. КОРОЛЕНКА" ХОР</t>
+          <t>КЗ «ХАЛ №9» ХОР</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310137900</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 55</t>
+          <t>вулиця Катаєва, 20</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(057)7004872</t>
+          <t>(057)376-36-20, (057)376-01-75</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>pr.spetsnvkkorolenko@internatkh.org.ua</t>
+          <t>pr.sanshkola9@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>http://educom.org.ua</t>
+          <t>http://internat9.org.ua</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоусов Олександр Миколайович</t>
+          <t>В.о. директора Куліш Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ “ІНТЕЛ 13”» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ "ІНТЕЛ 13"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
         <v>148247</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХАЛ “ІНТЕЛ 13”» ХОР</t>
+          <t>КЗ «ХАЛ "ІНТЕЛ 13"» ХОР</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
@@ -4718,9741 +4718,9741 @@
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ № 9» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад «Харківський ліцей № 10 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>149765</v>
+        <v>146752</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХАЛ №9» ХОР</t>
+          <t>ХЛ № 10</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
-          <t>6310137900</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Катаєва, 20</t>
+          <t>в`їзд Кузнечний, 3</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010565081</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(057)376-36-20, (057)376-01-75</t>
+          <t>(057)7251366</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>pr.sanshkola9@internatkh.org.ua</t>
+          <t>kh.znz-10@ukr.net</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://internat9.org.ua</t>
+          <t>http://school_10.klasna.com</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Куліш Ірина Олександрівна</t>
+          <t>Директор Чиненова Алла Олександрівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 10 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 103 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>146752</v>
+        <v>145836</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 10</t>
+          <t>ХЛ №103</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>в`їзд Кузнечний, 3</t>
+          <t>проспект Тракторобудівників, 110</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(057)7251366</t>
+          <t>(057)725-15-22</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-10@ukr.net</t>
+          <t>kh_lyceum103@ukr.net</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://school_10.klasna.com</t>
+          <t>http://school103.edu.kh.ua</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Чиненова Алла Олександрівна</t>
+          <t>Директор Бондаренко Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 103 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 104 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>145836</v>
+        <v>145797</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №103</t>
+          <t>ХЛ № 104</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>проспект Тракторобудівників, 110</t>
+          <t>вулиця Біблика, 55</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(057)725-15-22</t>
+          <t>(057)7255395</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>kh_lyceum103@ukr.net</t>
+          <t>sch104@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://school103.edu.kh.ua</t>
+          <t>shool104.edu.kh.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Ірина Валентинівна</t>
+          <t>Директор Тесленко Оксана Валеріївна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 104 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 105 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>145797</v>
+        <v>144263</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 104</t>
+          <t>ХЛ № 105</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 55</t>
+          <t>вулиця Данилевського, 36</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(057)7255395</t>
+          <t>(057)7258526</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>sch104@kharkivosvita.net.ua</t>
+          <t>sch105kh@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>shool104.edu.kh.ua</t>
+          <t>http://school105.edu.kh.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Тесленко Оксана Валеріївна</t>
+          <t>Директор Теплова Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 105 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 109 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>144263</v>
+        <v>143696</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 105</t>
+          <t>ХЛ № 109</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>6310136300</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Данилевського, 36</t>
+          <t>вулиця Коцюбинського, 12</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(057)7258526</t>
+          <t>(057)7258531</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>sch105kh@ukr.net</t>
+          <t>sch109kh@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>http://school105.edu.kh.ua</t>
+          <t>http://school109.edu.kh.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Теплова Наталія Анатоліївна</t>
+          <t>Директор Романенко Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 109 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 118 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>143696</v>
+        <v>145801</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 109</t>
+          <t>ХЛ № 118</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Коцюбинського, 12</t>
+          <t>вулиця Роганська, 17</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(057)7258531</t>
+          <t>(057)7258026</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>sch109kh@ukr.net</t>
+          <t>sch118@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>http://school109.edu.kh.ua</t>
+          <t>school118.edu.kh.ua</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Романенко Тетяна Володимирівна</t>
+          <t>Директор Заковоротня Валентина Анатоліївна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 118 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 119 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>145801</v>
+        <v>145843</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 118</t>
+          <t>ХЛ № 119</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Роганська, 17</t>
+          <t>вулиця Біблика, 4</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(057)7258026</t>
+          <t>(057)7255462</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>sch118@kharkivosvita.net.ua</t>
+          <t>kh119licey@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
-          <t>school118.edu.kh.ua</t>
+          <t>school119.edu.kh.ua</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Заковоротня Валентина Анатоліївна</t>
+          <t>Директор Кончіч Віра Володимирівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 119 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 12 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>145843</v>
+        <v>146764</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 119</t>
+          <t>ХЛ № 12</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 4</t>
+          <t>вулиця Чугуївська, 25</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(057)7255462</t>
+          <t>(057)725-13-70, (057)725-13-71</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>kh119licey@ukr.net</t>
+          <t>kh.znz-12@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>school119.edu.kh.ua</t>
+          <t>http://gymnasium12.klasna.com</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Кончіч Віра Володимирівна</t>
+          <t>Директор Калмичкова Лідія Анатоліївна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 12 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 122 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>146764</v>
+        <v>145827</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 12</t>
+          <t>ХЛ №122</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чугуївська, 25</t>
+          <t>вулиця Бучми, 34-Г</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(057)725-13-70, (057)725-13-71</t>
+          <t>(057)725-16-65</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-12@ukr.net</t>
+          <t>122@school122.ukr.education</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium12.klasna.com</t>
+          <t>school122.edu.kh.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Калмичкова Лідія Анатоліївна</t>
+          <t>Директор Чеснокова Наталія Євгенівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 122 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 124 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>145827</v>
+        <v>145828</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №122</t>
+          <t>ХЛ №124</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бучми, 34-Г</t>
+          <t>вулиця Гвардійців-Широнінців, 75-А</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-65</t>
+          <t>(057)7251684, (057)7251546</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>122@school122.ukr.education</t>
+          <t>lyceum124.kharkiv@gmail.com</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
-          <t>school122.edu.kh.ua</t>
+          <t>school124.edu.kh.ua</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Чеснокова Наталія Євгенівна</t>
+          <t>Директор Макєєв Сергій Петрович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 124 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 128 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>145828</v>
+        <v>145838</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №124</t>
+          <t>ХЛ №128</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гвардійців-Широнінців, 75-А</t>
+          <t>вулиця Владислава Зубенка, 72-Б</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(057)7251684, (057)7251546</t>
+          <t>(057)725-16-86, (057)725-15-51, (057)725-15-49</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>lyceum124.kharkiv@gmail.com</t>
+          <t>kharkiv_school128@ukr.net</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
-          <t>school124.edu.kh.ua</t>
+          <t>http://school128.edu.kh.ua</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Макєєв Сергій Петрович</t>
+          <t>Директор Тахтаулова Олена Олександрівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 128 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 132 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>145838</v>
+        <v>145282</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №128</t>
+          <t>ХЛ № 132</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Зубенка, 72-Б</t>
+          <t>вулиця Європейська, 1</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-86, (057)725-15-51, (057)725-15-49</t>
+          <t>(057)7258566</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>kharkiv_school128@ukr.net</t>
+          <t>sch132kh@ukr.net</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
-          <t>http://school128.edu.kh.ua</t>
+          <t>http://www.school132.edu.kh.ua</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Тахтаулова Олена Олександрівна</t>
+          <t>Директор Симоненко Ніна Іванівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 132 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 138 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>145282</v>
+        <v>145837</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 132</t>
+          <t>ХЛ №138</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 1</t>
+          <t>вулиця Руслана Плоходька, 6</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(057)7258566</t>
+          <t>(057)725-15-12, (057)725-15-10</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>sch132kh@ukr.net</t>
+          <t>sch138@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
-          <t>http://www.school132.edu.kh.ua</t>
+          <t>school138.edu.kh.ua</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Симоненко Ніна Іванівна</t>
+          <t>Директор Лебедєва Інна Анатоліївна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 138 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 139 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>145837</v>
+        <v>145829</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №138</t>
+          <t>ХЛ №139</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Руслана Плоходька, 6</t>
+          <t>вулиця Гвардійців-Широнінців, 40-Ж</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(057)725-15-12, (057)725-15-10</t>
+          <t>(057)725-16-18</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>sch138@ukr.net</t>
+          <t>lyceum139@ukr.net</t>
         </is>
       </c>
       <c r="S54" s="4" t="inlineStr">
         <is>
-          <t>school138.edu.kh.ua</t>
+          <t>http://school139.edu.kh.ua</t>
         </is>
       </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Лебедєва Інна Анатоліївна</t>
+          <t>Директор Сєнік Людмила Степанівна</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 139 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 14 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>145829</v>
+        <v>145705</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №139</t>
+          <t>ХЛ №14</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гвардійців-Широнінців, 40-Ж</t>
+          <t>вулиця Амосова, 20</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-18</t>
+          <t>(057)7117544</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>lyceum139@ukr.net</t>
+          <t>inbox@gymn14.net</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
-          <t>http://school139.edu.kh.ua</t>
+          <t>http://gymn14.klasna.com</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Сєнік Людмила Степанівна</t>
+          <t>Директор Шкурапет Наталія Іванівна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 14 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 140 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>145705</v>
+        <v>145839</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №14</t>
+          <t>ХЛ №140</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 20</t>
+          <t>вулиця Гвардійців-Широнінців, 61</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(057)7117544</t>
+          <t>(057)725-16-51</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>inbox@gymn14.net</t>
+          <t>khlyceum140@gmail.com</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>http://gymn14.klasna.com</t>
+          <t>http://school140.edu.kh.ua</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Шкурапет Наталія Іванівна</t>
+          <t>Директор Дараган Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 140 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 141 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>145839</v>
+        <v>145830</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №140</t>
+          <t>ХЛ №141</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гвардійців-Широнінців, 61</t>
+          <t>вулиця Бучми, 44-Є</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-51</t>
+          <t>(057)725-16-82</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>khlyceum140@gmail.com</t>
+          <t>lyceum141kharkiv@gmail.com</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>http://school140.edu.kh.ua</t>
+          <t>lyceum141.edu.kh.ua</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Дараган Вікторія Володимирівна</t>
+          <t>Директор Гнутова Олена Олександрівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 141 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 142 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>145830</v>
+        <v>145831</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №141</t>
+          <t>ХЛ №142</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бучми, 44-Є</t>
+          <t>вулиця Валентинівська, 20-В</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-82</t>
+          <t>(057)7251671</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>lyceum141kharkiv@gmail.com</t>
+          <t>KharkivLyceum142@ukr.net</t>
         </is>
       </c>
       <c r="S58" s="4" t="inlineStr">
         <is>
-          <t>lyceum141.edu.kh.ua</t>
+          <t>school142.edu.kh.ua</t>
         </is>
       </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Гнутова Олена Олександрівна</t>
+          <t>Директор Огородницька Наталія Валеріївна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 142 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 143 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>145831</v>
+        <v>145833</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №142</t>
+          <t>ХЛ №143</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Валентинівська, 20-В</t>
+          <t>вулиця Владислава Зубенка, 21А</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(057)7251671</t>
+          <t>(057)725-16-75, (057)725-16-76</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>KharkivLyceum142@ukr.net</t>
+          <t>liceum_143@ukr.net</t>
         </is>
       </c>
       <c r="S59" s="4" t="inlineStr">
         <is>
-          <t>school142.edu.kh.ua</t>
+          <t>school143.edu.kh.ua</t>
         </is>
       </c>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Огородницька Наталія Валеріївна</t>
+          <t>Директор Левченко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 143 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 144 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>145833</v>
+        <v>145832</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №143</t>
+          <t>ХЛ №144</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Зубенка, 21А</t>
+          <t>вулиця Бучми, 30-Є</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-75, (057)725-16-76</t>
+          <t>(057)725-16-72, (057)725-16-73</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>liceum_143@ukr.net</t>
+          <t>khlyceum144@gmail.com</t>
         </is>
       </c>
       <c r="S60" s="4" t="inlineStr">
         <is>
-          <t>school143.edu.kh.ua</t>
+          <t>gymnasium144.edu.kh.ua</t>
         </is>
       </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Левченко Олена Олександрівна</t>
+          <t>Директор Задорожна Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 144 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 146 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>145832</v>
+        <v>142922</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №144</t>
+          <t>ХЛ № 146</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бучми, 30-Є</t>
+          <t>проспект Л.Свободи, 37-Б</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-72, (057)725-16-73</t>
+          <t>(057)7258506</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>khlyceum144@gmail.com</t>
+          <t>sch146kh@ukr.net</t>
         </is>
       </c>
       <c r="S61" s="4" t="inlineStr">
         <is>
-          <t>gymnasium144.edu.kh.ua</t>
+          <t>http://school146.edu.kh.ua</t>
         </is>
       </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Задорожна Ольга Михайлівна</t>
+          <t>Директор Солошенко Катерина Олександрівна</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 146 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 147 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>142922</v>
+        <v>142912</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 146</t>
+          <t>ХЛ № 147</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>6310136300</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>проспект Л.Свободи, 37-Б</t>
+          <t>проспект Перемоги, 68-Д</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(057)7258506</t>
+          <t>(057)7258548</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>sch146kh@ukr.net</t>
+          <t>sch147kh@ukr.net</t>
         </is>
       </c>
       <c r="S62" s="4" t="inlineStr">
         <is>
-          <t>http://school146.edu.kh.ua</t>
+          <t>http://school147.edu.kh.ua</t>
         </is>
       </c>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t>Директор Солошенко Катерина Олександрівна</t>
+          <t>Директор Малюк Олена Олександрівна</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 147 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 149 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>142912</v>
+        <v>142937</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 147</t>
+          <t>ХЛ № 149</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>6310136300</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 68-Д</t>
+          <t>проспект Перемоги, 67-А</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(057)7258548</t>
+          <t>(068)6108072</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>sch147kh@ukr.net</t>
+          <t>sch149kh@ukr.net</t>
         </is>
       </c>
       <c r="S63" s="4" t="inlineStr">
         <is>
-          <t>http://school147.edu.kh.ua</t>
+          <t>http://lyceum149.edu.kh.ua</t>
         </is>
       </c>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Малюк Олена Олександрівна</t>
+          <t>Директор Прокопова Олена Соломонівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 149 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 15 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>142937</v>
+        <v>145498</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 149</t>
+          <t>ХЛ № 15</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 67-А</t>
+          <t>вулиця Дванадцятого Квітня, 14</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(068)6108072</t>
+          <t>(057)7255583</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>sch149kh@ukr.net</t>
+          <t>org_khl15@ukr.net</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
-          <t>http://lyceum149.edu.kh.ua</t>
+          <t>school15.edu.kh.ua</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокопова Олена Соломонівна</t>
+          <t>Директор Коршак Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 15 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 150 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>145498</v>
+        <v>142958</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 15</t>
+          <t>ХЛ № 150</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 14</t>
+          <t>вулиця Ахсарова, 3-А</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(057)7255583</t>
+          <t>(057)7258510</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>org_khl15@ukr.net</t>
+          <t>sch150kh@ukr.net</t>
         </is>
       </c>
       <c r="S65" s="4" t="inlineStr">
         <is>
-          <t>school15.edu.kh.ua</t>
+          <t>http://www.school150.edu.kh.ua</t>
         </is>
       </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Коршак Олена Анатоліївна</t>
+          <t>Директор Бєлих Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 150 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 154 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>142958</v>
+        <v>142957</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 150</t>
+          <t>ХЛ № 154</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>6310136300</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ахсарова, 3-А</t>
+          <t>проспект Л.Свободи, 42-Б</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(057)7258510</t>
+          <t>(057)7258553</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>sch150kh@ukr.net</t>
+          <t>sch154kh@ukr.net</t>
         </is>
       </c>
       <c r="S66" s="4" t="inlineStr">
         <is>
-          <t>http://www.school150.edu.kh.ua</t>
+          <t>http://school154.edu.kh.ua</t>
         </is>
       </c>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Бєлих Ольга Михайлівна</t>
+          <t>Директор Зуб Алла Василівна</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 154 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 155 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>142957</v>
+        <v>145846</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 154</t>
+          <t>ХЛ № 155</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>проспект Л.Свободи, 42-Б</t>
+          <t>проспект Героїв Харкова, 318-А</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(057)7258553</t>
+          <t>(057)7255897</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>sch154kh@ukr.net</t>
+          <t>nvk155@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S67" s="4" t="inlineStr">
         <is>
-          <t>http://school154.edu.kh.ua</t>
+          <t>school155.edu.kh.ua</t>
         </is>
       </c>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Зуб Алла Василівна</t>
+          <t>Директор Возний Ігор Васильович</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 155 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 156 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>145846</v>
+        <v>145835</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 155</t>
+          <t>ХЛ №156</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 318-А</t>
+          <t>вулиця Гарібальді, 9-А</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(057)7255897</t>
+          <t>(057)725-16-46</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>nvk155@kharkivosvita.net.ua</t>
+          <t>kh.lyceum156@gmail.com</t>
         </is>
       </c>
       <c r="S68" s="4" t="inlineStr">
         <is>
-          <t>school155.edu.kh.ua</t>
+          <t>school156.edu.kh.ua</t>
         </is>
       </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Возний Ігор Васильович</t>
+          <t>Директор Остапчук Анджела Нагапетівна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 156 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 157 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>145835</v>
+        <v>145847</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №156</t>
+          <t>ХЛ № 157</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гарібальді, 9-А</t>
+          <t>вулиця 92-ї бригади, 30</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-46</t>
+          <t>(057)7255431</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>kh.lyceum156@gmail.com</t>
+          <t>sch157@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S69" s="4" t="inlineStr">
         <is>
-          <t>school156.edu.kh.ua</t>
+          <t>http://school157.edu.kh.ua</t>
         </is>
       </c>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Остапчук Анджела Нагапетівна</t>
+          <t>Директор Винник Ольга Віталіївна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 157 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 159 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>145847</v>
+        <v>142959</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 157</t>
+          <t>ХЛ № 159</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця 92-ї бригади, 30</t>
+          <t>проспект Перемоги, 67-Б</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(057)7255431</t>
+          <t>(057)7258563</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>sch157@kharkivosvita.net.ua</t>
+          <t>sch159kh@ukr.net</t>
         </is>
       </c>
       <c r="S70" s="4" t="inlineStr">
         <is>
-          <t>http://school157.edu.kh.ua</t>
+          <t>http://school159.edu.kh.ua</t>
         </is>
       </c>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t>Директор Винник Ольга Віталіївна</t>
+          <t>Директор Звєрєва Руслана В'ячеславівна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 159 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 160 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>142959</v>
+        <v>145813</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 159</t>
+          <t>ХЛ № 160</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>проспект Перемоги, 67-Б</t>
+          <t>вулиця Каденюка, 1</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(057)7258563</t>
+          <t>(057)725-17-17</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>sch159kh@ukr.net</t>
+          <t>schl160@ukr.net</t>
         </is>
       </c>
       <c r="S71" s="4" t="inlineStr">
         <is>
-          <t>http://school159.edu.kh.ua</t>
+          <t>http://school160.klasna.com</t>
         </is>
       </c>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Звєрєва Руслана В'ячеславівна</t>
+          <t>Директор Шевченко Лариса Вікторівна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 160 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 161 «Імпульс» Харківської міської ради»</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>145813</v>
+        <v>145814</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 160</t>
+          <t>ХЛ № 161 "Імпульс"</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каденюка, 1</t>
+          <t>вулиця Велозаводська, 35</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-17</t>
+          <t>(057)7251727</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>schl160@ukr.net</t>
+          <t>hl161@ukr.net</t>
         </is>
       </c>
       <c r="S72" s="4" t="inlineStr">
         <is>
-          <t>http://school160.klasna.com</t>
+          <t>http://www.impuls.kharkov.com</t>
         </is>
       </c>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Лариса Вікторівна</t>
+          <t>Директор Колесникова Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 161 «Імпульс» Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 163 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>145814</v>
+        <v>145845</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 161 "Імпульс"</t>
+          <t>ХЛ № 163</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велозаводська, 35</t>
+          <t>вулиця Луї Пастера, 330</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(057)7251727</t>
+          <t>(057)7255456</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>hl161@ukr.net</t>
+          <t>nvk163@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>http://www.impuls.kharkov.com</t>
+          <t>gymnasium163.edu.kh.ua</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесникова Оксана Володимирівна</t>
+          <t>Директор Тарасова Валентина Георгіївна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 163 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 167 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>145845</v>
+        <v>145841</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 163</t>
+          <t>ХЛ №167</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Луї Пастера, 330</t>
+          <t>вулиця Гарібальді, 9</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(057)7255456</t>
+          <t>(057)725-16-41,(057)725-15-33</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>nvk163@kharkivosvita.net.ua</t>
+          <t>kharkivlyceum167@ukr.net</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
-          <t>gymnasium163.edu.kh.ua</t>
+          <t>school167.edu.kh.ua</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Тарасова Валентина Георгіївна</t>
+          <t>Директор Барбін Сергій Сергійович</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 167 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 168 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>145841</v>
+        <v>145848</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №167</t>
+          <t>ХЛ № 168</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гарібальді, 9</t>
+          <t>вулиця Велика Кільцева, 12</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-41,(057)725-15-33</t>
+          <t>(057)7258016</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>kharkivlyceum167@ukr.net</t>
+          <t>sch168@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S75" s="4" t="inlineStr">
         <is>
-          <t>school167.edu.kh.ua</t>
+          <t>school168.edu.kh.ua</t>
         </is>
       </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Барбін Сергій Сергійович</t>
+          <t>Директор Прощай Олена Володимирівна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 168 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 169 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>145848</v>
+        <v>143697</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 168</t>
+          <t>ХЛ № 169</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Кільцева, 12</t>
+          <t>вулиця Ахсарова, 18-А</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(057)7258016</t>
+          <t>(057)7252052</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>sch168@kharkivosvita.net.ua</t>
+          <t>sch169kh@ukr.net</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
-          <t>school168.edu.kh.ua</t>
+          <t>http://shcool169.edu.kh.ua</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Прощай Олена Володимирівна</t>
+          <t>Директор Щербаков Олександр Федорович</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 169 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 175 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>143697</v>
+        <v>139142</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 169</t>
+          <t>ХЛ № 175</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ахсарова, 18-А</t>
+          <t>вулиця Грищенка, 5</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(057)7252052</t>
+          <t>(057)7251744</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>sch169kh@ukr.net</t>
+          <t>koolinichi-sc@ukr.net</t>
         </is>
       </c>
       <c r="S77" s="4" t="inlineStr">
         <is>
-          <t>http://shcool169.edu.kh.ua</t>
+          <t>http://school175.edu.kh.ua</t>
         </is>
       </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербаков Олександр Федорович</t>
+          <t>Директор Мішнєва Вікторія Пилипівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 175 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 181 «Дьонсурі» Харківської міської ради»</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
-        <v>139142</v>
+        <v>146685</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 175</t>
+          <t>ХЛ № 181 «Дьонсурі»</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H78" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K78" s="4" t="inlineStr">
         <is>
-          <t>вулиця Грищенка, 5</t>
+          <t>вулиця Бригади Хартія, 8/1</t>
         </is>
       </c>
       <c r="L78" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M78" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N78" s="7"/>
       <c r="O78" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P78" s="4" t="inlineStr">
         <is>
-          <t>(057)7251744</t>
+          <t>(057)7251707</t>
         </is>
       </c>
       <c r="Q78" s="4"/>
       <c r="R78" s="4" t="inlineStr">
         <is>
-          <t>koolinichi-sc@ukr.net</t>
+          <t>dyonsuri@ukr.net</t>
         </is>
       </c>
       <c r="S78" s="4" t="inlineStr">
         <is>
-          <t>http://school175.edu.kh.ua</t>
+          <t>http://den.klasna.com</t>
         </is>
       </c>
       <c r="T78" s="4" t="inlineStr">
         <is>
-          <t>Директор Мішнєва Вікторія Пилипівна</t>
+          <t>Директор Сін Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 181 «Дьонсурі» Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 23 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
-        <v>146685</v>
+        <v>145707</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 181 «Дьонсурі»</t>
+          <t>ХЛ №23</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H79" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бригади Хартія, 8/1</t>
+          <t>вулиця Тюрінська, 40</t>
         </is>
       </c>
       <c r="L79" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M79" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P79" s="4" t="inlineStr">
         <is>
-          <t>(057)7251707</t>
+          <t>(057)7251500</t>
         </is>
       </c>
       <c r="Q79" s="4"/>
       <c r="R79" s="4" t="inlineStr">
         <is>
-          <t>dyonsuri@ukr.net</t>
+          <t>sch23@ukr.net</t>
         </is>
       </c>
       <c r="S79" s="4" t="inlineStr">
         <is>
-          <t>http://den.klasna.com</t>
+          <t>www.gymnasium23.edu.kh.ua</t>
         </is>
       </c>
       <c r="T79" s="4" t="inlineStr">
         <is>
-          <t>Директор Сін Ольга Вікторівна</t>
+          <t>Директор Криклива Олена Миколаївна</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 23 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 24 імені І.Н. Питікова Харківської міської ради»</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
-        <v>145707</v>
+        <v>145762</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №23</t>
+          <t>ХЛ № 24</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H80" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K80" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тюрінська, 40</t>
+          <t>вулиця Ощєпкова, 9</t>
         </is>
       </c>
       <c r="L80" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M80" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P80" s="4" t="inlineStr">
         <is>
-          <t>(057)7251500</t>
+          <t>(057)7251726</t>
         </is>
       </c>
       <c r="Q80" s="4"/>
       <c r="R80" s="4" t="inlineStr">
         <is>
-          <t>sch23@ukr.net</t>
+          <t>sch24@ukr.net</t>
         </is>
       </c>
       <c r="S80" s="4" t="inlineStr">
         <is>
-          <t>www.gymnasium23.edu.kh.ua</t>
+          <t>http://school24.klasna.com</t>
         </is>
       </c>
       <c r="T80" s="4" t="inlineStr">
         <is>
-          <t>Директор Криклива Олена Миколаївна</t>
+          <t>Директор Колесник Валерій Володимирович</t>
         </is>
       </c>
       <c r="U80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 24 імені І.Н. Питікова Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 26 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B81" s="5" t="n">
-        <v>145762</v>
+        <v>145610</v>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 24</t>
+          <t>ХЛ № 26</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H81" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ощєпкова, 9</t>
+          <t>вулиця Дванадцятого Квітня, 28</t>
         </is>
       </c>
       <c r="L81" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M81" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
-          <t>(057)7251726</t>
+          <t>(057)7255374</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
-          <t>sch24@ukr.net</t>
+          <t>sch26@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S81" s="4" t="inlineStr">
         <is>
-          <t>http://school24.klasna.com</t>
+          <t>school26.edu.kh.ua</t>
         </is>
       </c>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесник Валерій Володимирович</t>
+          <t>Директор Золотоверха Олена Едуардівна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 26 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 29 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
-        <v>145610</v>
+        <v>144367</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 26</t>
+          <t>ХЛ № 29</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H82" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 28</t>
+          <t>вулиця Станіслава Партали, 16-А</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(057)7255374</t>
+          <t>(057)7258515</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
       <c r="R82" s="4" t="inlineStr">
         <is>
-          <t>sch26@kharkivosvita.net.ua</t>
+          <t>sch29kh@ukr.net</t>
         </is>
       </c>
       <c r="S82" s="4" t="inlineStr">
         <is>
-          <t>school26.edu.kh.ua</t>
+          <t>http://school29.edu.kh.ua</t>
         </is>
       </c>
       <c r="T82" s="4" t="inlineStr">
         <is>
-          <t>Директор Золотоверха Олена Едуардівна</t>
+          <t>Директор Фомичова Олена Леонтіївна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 29 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 31 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
-        <v>144367</v>
+        <v>145817</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 29</t>
+          <t>ХЛ №31</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H83" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>вулиця Станіслава Партали, 16-А</t>
+          <t>вулиця Владислава Зубенка, 32</t>
         </is>
       </c>
       <c r="L83" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M83" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P83" s="4" t="inlineStr">
         <is>
-          <t>(057)7258515</t>
+          <t>(057)7251649</t>
         </is>
       </c>
       <c r="Q83" s="4"/>
       <c r="R83" s="4" t="inlineStr">
         <is>
-          <t>sch29kh@ukr.net</t>
+          <t>school31kh@gmail.com</t>
         </is>
       </c>
       <c r="S83" s="4" t="inlineStr">
         <is>
-          <t>http://school29.edu.kh.ua</t>
+          <t>school31.edu.kh.ua</t>
         </is>
       </c>
       <c r="T83" s="4" t="inlineStr">
         <is>
-          <t>Директор Фомичова Олена Леонтіївна</t>
+          <t>Директор Товстолуг Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 31 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 32 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B84" s="5" t="n">
-        <v>145817</v>
+        <v>145786</v>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №31</t>
+          <t>ХЛ № 32</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H84" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K84" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Зубенка, 32</t>
+          <t>вулиця Бригади Хартія, 41</t>
         </is>
       </c>
       <c r="L84" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M84" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N84" s="7"/>
       <c r="O84" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P84" s="4" t="inlineStr">
         <is>
-          <t>(057)7251649</t>
+          <t>(057)7251705</t>
         </is>
       </c>
       <c r="Q84" s="4"/>
       <c r="R84" s="4" t="inlineStr">
         <is>
-          <t>school31kh@gmail.com</t>
+          <t>sch_32@ukr.net</t>
         </is>
       </c>
       <c r="S84" s="4" t="inlineStr">
         <is>
-          <t>school31.edu.kh.ua</t>
+          <t>http://school32.klasna.com</t>
         </is>
       </c>
       <c r="T84" s="4" t="inlineStr">
         <is>
-          <t>Директор Товстолуг Валентина Миколаївна</t>
+          <t>Директор Мотуз Ганна Альбертівна</t>
         </is>
       </c>
       <c r="U84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 32 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 34 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B85" s="5" t="n">
-        <v>145786</v>
+        <v>146751</v>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 32</t>
+          <t>ХЛ № 34</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H85" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бригади Хартія, 41</t>
+          <t>вулиця Локомотивна, 2</t>
         </is>
       </c>
       <c r="L85" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M85" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N85" s="7"/>
       <c r="O85" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P85" s="4" t="inlineStr">
         <is>
-          <t>(057)7251705</t>
+          <t>(057)725-20-26</t>
         </is>
       </c>
       <c r="Q85" s="4"/>
       <c r="R85" s="4" t="inlineStr">
         <is>
-          <t>sch_32@ukr.net</t>
+          <t>kh.znz-34@ukr.net</t>
         </is>
       </c>
       <c r="S85" s="4" t="inlineStr">
         <is>
-          <t>http://school32.klasna.com</t>
+          <t>http://school34.klasna.com</t>
         </is>
       </c>
       <c r="T85" s="4" t="inlineStr">
         <is>
-          <t>Директор Мотуз Ганна Альбертівна</t>
+          <t>Директор Несвітайло Світлана Іванівна</t>
         </is>
       </c>
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 34 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 38 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
-        <v>146751</v>
+        <v>145806</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 34</t>
+          <t>ХЛ № 38</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H86" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr">
         <is>
-          <t>вулиця Локомотивна, 2</t>
+          <t>вулиця Харківських Дивізій, 15/1</t>
         </is>
       </c>
       <c r="L86" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M86" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
-          <t>(057)725-20-26</t>
+          <t>(057)7251694</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-34@ukr.net</t>
+          <t>sosh38@ukr.net</t>
         </is>
       </c>
       <c r="S86" s="4" t="inlineStr">
         <is>
-          <t>http://school34.klasna.com</t>
+          <t>http://school38.edu.kh.ua</t>
         </is>
       </c>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Несвітайло Світлана Іванівна</t>
+          <t>Директор Поклонський Олександр Олександрович</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 38 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 43 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>145806</v>
+        <v>145819</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 38</t>
+          <t>ХЛ №43</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківських Дивізій, 15/1</t>
+          <t>шосе Салтівське, 121/2</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(057)7251694</t>
+          <t>(095)736-53-11, (057)725-16-39</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>sosh38@ukr.net</t>
+          <t>sch43@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S87" s="4" t="inlineStr">
         <is>
-          <t>http://school38.edu.kh.ua</t>
+          <t>school43.edu.kh.ua</t>
         </is>
       </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Поклонський Олександр Олександрович</t>
+          <t>Директор Ковальова Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 43 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 48 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>145819</v>
+        <v>146779</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №43</t>
+          <t>ХЛ № 48</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>шосе Салтівське, 121/2</t>
+          <t>вулиця Тернопільська, 19</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(095)736-53-11, (057)725-16-39</t>
+          <t>(057)7252024,(057)7252023</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>sch43@kharkivosvita.net.ua</t>
+          <t>kh.znz-48@ukr.net</t>
         </is>
       </c>
       <c r="S88" s="4" t="inlineStr">
         <is>
-          <t>school43.edu.kh.ua</t>
+          <t>http://school48.klasna.com</t>
         </is>
       </c>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковальова Світлана Михайлівна</t>
+          <t>Директор Романенко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 48 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 49 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>146779</v>
+        <v>145800</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 48</t>
+          <t>ХЛ № 49</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тернопільська, 19</t>
+          <t>вулиця Харківських Дивізій, 7/3</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(057)7252024,(057)7252023</t>
+          <t>(057)725-16-99</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-48@ukr.net</t>
+          <t>nem_lyceum49@ukr.net</t>
         </is>
       </c>
       <c r="S89" s="4" t="inlineStr">
         <is>
-          <t>http://school48.klasna.com</t>
+          <t>http://school49.klasna.com</t>
         </is>
       </c>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>Директор Романенко Олена Миколаївна</t>
+          <t>Директор Левенець Наталія Євгенівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 49 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 51 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>145800</v>
+        <v>143677</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 49</t>
+          <t>ХЛ № 51</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківських Дивізій, 7/3</t>
+          <t>проспект Науки, 68-Б</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-99</t>
+          <t>(057)7258521</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>nem_lyceum49@ukr.net</t>
+          <t>sc51_shev@ukr.net</t>
         </is>
       </c>
       <c r="S90" s="4" t="inlineStr">
         <is>
-          <t>http://school49.klasna.com</t>
+          <t>http://school51.edu.kh.ua</t>
         </is>
       </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>Директор Левенець Наталія Євгенівна</t>
+          <t>Директор Шепель Юлія Павлівна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 51 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 53 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>143677</v>
+        <v>146777</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 51</t>
+          <t>ХЛ № 53</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>проспект Науки, 68-Б</t>
+          <t>вулиця Болградська, 48</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(057)7258521</t>
+          <t>(057)725-13-36, (057)725-13-39, (057)725-13-37</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>sc51_shev@ukr.net</t>
+          <t>kh.znz-53@ukr.net</t>
         </is>
       </c>
       <c r="S91" s="4" t="inlineStr">
         <is>
-          <t>http://school51.edu.kh.ua</t>
+          <t>http://school53.klasna.com</t>
         </is>
       </c>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Директор Шепель Юлія Павлівна</t>
+          <t>Директор Пряхіна Олена Вікторівна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 53 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 56 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>146777</v>
+        <v>145820</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 53</t>
+          <t>ХЛ №56</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Болградська, 48</t>
+          <t>вулиця Світла, 9</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(057)725-13-36, (057)725-13-39, (057)725-13-37</t>
+          <t>(057)7251539, (057)7251661</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-53@ukr.net</t>
+          <t>kh.lyceum56@gmail.com</t>
         </is>
       </c>
       <c r="S92" s="4" t="inlineStr">
         <is>
-          <t>http://school53.klasna.com</t>
+          <t>http://school56.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Пряхіна Олена Вікторівна</t>
+          <t>Директор Ніколаєнко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 56 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 58 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>145820</v>
+        <v>145822</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №56</t>
+          <t>ХЛ №58</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
           <t>6310137500</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світла, 9</t>
+          <t>проспект Ювілейний, 53-Б</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
           <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(057)7251539, (057)7251661</t>
+          <t>(057)7251677</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>kh.lyceum56@gmail.com</t>
+          <t>kh.liceum58@gmail.com</t>
         </is>
       </c>
       <c r="S93" s="4" t="inlineStr">
         <is>
-          <t>http://school56.edu.kh.ua/</t>
+          <t>school58.org</t>
         </is>
       </c>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Ніколаєнко Олена Миколаївна</t>
+          <t>Директор Шахворостова Маргарита Миколаївна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 58 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 6 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>145822</v>
+        <v>142415</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №58</t>
+          <t>ХЛ № 6</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>проспект Ювілейний, 53-Б</t>
+          <t>вулиця Римарська, 11</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(057)7251677</t>
+          <t>(057)7258512</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>kh.liceum58@gmail.com</t>
+          <t>sch6kh@ukr.net</t>
         </is>
       </c>
       <c r="S94" s="4" t="inlineStr">
         <is>
-          <t>school58.org</t>
+          <t>http://gymnasium6.edu.kh.ua</t>
         </is>
       </c>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Директор Шахворостова Маргарита Миколаївна</t>
+          <t>Директор Зуб Олександра Михайлівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 6 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 61 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>142415</v>
+        <v>146679</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 6</t>
+          <t>ХЛ № 61</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Римарська, 11</t>
+          <t>вулиця Каденюка, 19/4</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(057)7258512</t>
+          <t>(057)7251712</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>sch6kh@ukr.net</t>
+          <t>sch61@ukr.net</t>
         </is>
       </c>
       <c r="S95" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium6.edu.kh.ua</t>
+          <t>http://school61.klasna.com</t>
         </is>
       </c>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Директор Зуб Олександра Михайлівна</t>
+          <t>Директор Тристапшон Максим Олександрович</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 61 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 64 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>146679</v>
+        <v>145821</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 61</t>
+          <t>ХЛ №64</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каденюка, 19/4</t>
+          <t>вулиця Руслана Плоходька, 5 В</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(057)7251712</t>
+          <t>(057)725-16-68</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>sch61@ukr.net</t>
+          <t>lyceum64@ukr.net</t>
         </is>
       </c>
       <c r="S96" s="4" t="inlineStr">
         <is>
-          <t>http://school61.klasna.com</t>
+          <t>http://school64.edu.kh.ua</t>
         </is>
       </c>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>Директор Тристапшон Максим Олександрович</t>
+          <t>Директор Глушак Марина Володимирівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 64 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 66 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>145821</v>
+        <v>146988</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №64</t>
+          <t>ХЛ № 66</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138800</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Руслана Плоходька, 5 В</t>
+          <t>проспект Аерокосмічний, 260</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(057)725-16-68</t>
+          <t>(057)7251347,(057)7251348</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>lyceum64@ukr.net</t>
+          <t>kh.znz-66@ukr.net</t>
         </is>
       </c>
       <c r="S97" s="4" t="inlineStr">
         <is>
-          <t>http://school64.edu.kh.ua</t>
+          <t>http://school66.klasna.com</t>
         </is>
       </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Глушак Марина Володимирівна</t>
+          <t>Директор Подшивалова Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 66 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 70 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>146988</v>
+        <v>145594</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 66</t>
+          <t>ХЛ № 70</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
-          <t>6310138800</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>проспект Аерокосмічний, 260</t>
+          <t>проспект Олександрівський, 150</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Основ'янського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(057)7251347,(057)7251348</t>
+          <t>(057)7255459</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>kh.znz-66@ukr.net</t>
+          <t>sch70@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S98" s="4" t="inlineStr">
         <is>
-          <t>http://school66.klasna.com</t>
+          <t>school70.edu.kh.ua</t>
         </is>
       </c>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Подшивалова Наталія Миколаївна</t>
+          <t>Директор Положий Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 70 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 72 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>145594</v>
+        <v>145809</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 70</t>
+          <t>ХЛ № 72</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>проспект Олександрівський, 150</t>
+          <t>проспект Героїв Харкова, 246</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(057)7255459</t>
+          <t>(057)7251722</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>sch70@kharkivosvita.net.ua</t>
+          <t>schooll_72@ukr.net</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>school70.edu.kh.ua</t>
+          <t>http://school72.klasna.com</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Положий Тетяна Миколаївна</t>
+          <t>Директор Булаєв Руслан Федорович</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 72 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 73 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>145809</v>
+        <v>145815</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 72</t>
+          <t>ХЛ № 73</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Харкова, 246</t>
+          <t>вулиця Амосова, 24</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(057)7251722</t>
+          <t>(057)7100190</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>schooll_72@ukr.net</t>
+          <t>sch73kh@ukr.net</t>
         </is>
       </c>
       <c r="S100" s="4" t="inlineStr">
         <is>
-          <t>http://school72.klasna.com</t>
+          <t>http://school73klasna.com</t>
         </is>
       </c>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Булаєв Руслан Федорович</t>
+          <t>Директор Михайленко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 73 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 74 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>145815</v>
+        <v>145812</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 73</t>
+          <t>ХЛ № 74</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
           <t>6310138500</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Амосова, 24</t>
+          <t>вулиця Туркестанська, 1</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
           <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(057)7100190</t>
+          <t>(057)725-17-32</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>sch73kh@ukr.net</t>
+          <t>nvk74@ukr.net</t>
         </is>
       </c>
       <c r="S101" s="4" t="inlineStr">
         <is>
-          <t>http://school73klasna.com</t>
+          <t>http://school74.edu.kh.ua</t>
         </is>
       </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайленко Тетяна Василівна</t>
+          <t>Директор Семиволос Олена Павлівна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 74 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 75 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>145812</v>
+        <v>145795</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 74</t>
+          <t>ХЛ № 75</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
-          <t>6310138500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Туркестанська, 1</t>
+          <t>вулиця Шарикова, 46</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010423479</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(057)725-17-32</t>
+          <t>(057)7255449</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>nvk74@ukr.net</t>
+          <t>sch75@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S102" s="4" t="inlineStr">
         <is>
-          <t>http://school74.edu.kh.ua</t>
+          <t>school75.edu.kh.ua</t>
         </is>
       </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Директор Семиволос Олена Павлівна</t>
+          <t>Директор Куля Олена Миколаївна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 75 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 8 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>145795</v>
+        <v>145608</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 75</t>
+          <t>ХЛ №8</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шарикова, 46</t>
+          <t>шосе Салтівське, 61</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(057)7255449</t>
+          <t>(057)7251527</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
       <c r="R103" s="4" t="inlineStr">
         <is>
-          <t>sch75@kharkivosvita.net.ua</t>
+          <t>Lyceum_8@ukr.net</t>
         </is>
       </c>
       <c r="S103" s="4" t="inlineStr">
         <is>
-          <t>school75.edu.kh.ua</t>
+          <t>school8.edu.kh.ua</t>
         </is>
       </c>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>Директор Куля Олена Миколаївна</t>
+          <t>Директор Коваленко Наталія Василівна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 8 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 80 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
-        <v>145608</v>
+        <v>145849</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №8</t>
+          <t>ХЛ № 80</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr">
         <is>
-          <t>шосе Салтівське, 61</t>
+          <t>вулиця Біблика, 12</t>
         </is>
       </c>
       <c r="L104" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M104" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N104" s="7"/>
       <c r="O104" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P104" s="4" t="inlineStr">
         <is>
-          <t>(057)7251527</t>
+          <t>(057)7258020</t>
         </is>
       </c>
       <c r="Q104" s="4"/>
       <c r="R104" s="4" t="inlineStr">
         <is>
-          <t>Lyceum_8@ukr.net</t>
+          <t>lyceum_80@ukr.net</t>
         </is>
       </c>
       <c r="S104" s="4" t="inlineStr">
         <is>
-          <t>school8.edu.kh.ua</t>
+          <t>https://sites.google.com/view/kharkiv-school-80/main</t>
         </is>
       </c>
       <c r="T104" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Наталія Василівна</t>
+          <t>Директор Черномаз Ірина Іванівна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 80 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 85 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
-        <v>145849</v>
+        <v>145609</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 80</t>
+          <t>ХЛ № 85</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>вулиця Біблика, 12</t>
+          <t>вулиця Зубарєва, 29</t>
         </is>
       </c>
       <c r="L105" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M105" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
-          <t>(057)7258020</t>
+          <t>(057)7255446</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
-          <t>lyceum_80@ukr.net</t>
+          <t>sch85@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S105" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/kharkiv-school-80/main</t>
+          <t>school85.edu.kh.ua</t>
         </is>
       </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Директор Черномаз Ірина Іванівна</t>
+          <t>Директор Кутнякова Наталія Вячеславівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 85 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 97 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
-        <v>145609</v>
+        <v>145825</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 85</t>
+          <t>ХЛ №97</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H106" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зубарєва, 29</t>
+          <t>вулиця Гвардійців-Широнінців, 5-Г</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Індустріального району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(057)7255446</t>
+          <t>(057)7251509</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>sch85@kharkivosvita.net.ua</t>
+          <t>khl97@ukr.net</t>
         </is>
       </c>
       <c r="S106" s="4" t="inlineStr">
         <is>
-          <t>school85.edu.kh.ua</t>
+          <t>http://school97.edu.kh.ua</t>
         </is>
       </c>
       <c r="T106" s="4" t="inlineStr">
         <is>
-          <t>Директор Кутнякова Наталія Вячеславівна</t>
+          <t>Директор Бадьорна Людмила Дмитрівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 97 Харківської міської ради»</t>
+          <t>комунальний заклад «Харківський ліцей № 99 Харківської міської ради»</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>145825</v>
+        <v>143339</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>ХЛ №97</t>
+          <t>ХЛ № 99</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310136300</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гвардійців-Широнінців, 5-Г</t>
+          <t>вулиця Вартових Неба, 26</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Салтівського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(057)7251509</t>
+          <t>(057)7258525</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>khl97@ukr.net</t>
+          <t>sch99kh@ukr.net</t>
         </is>
       </c>
       <c r="S107" s="4" t="inlineStr">
         <is>
-          <t>http://school97.edu.kh.ua</t>
+          <t>http://school99.edu.kh.ua</t>
         </is>
       </c>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Бадьорна Людмила Дмитрівна</t>
+          <t>Директор Волкодав Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад «Харківський ліцей № 99 Харківської міської ради»</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "ПРАВООХОРОНЕЦЬ"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>143339</v>
+        <v>147497</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>ХЛ № 99</t>
+          <t>КЗ ХЛПВФП «Правоохоронець»</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>6310136300</t>
+          <t>6310137500</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вартових Неба, 26</t>
+          <t>вулиця Владислава Зубенка, 37</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Шевченківського району Харківської міської ради</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(057)7258525</t>
+          <t>(0572)699067</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>sch99kh@ukr.net</t>
+          <t>pr.liceymilicii@internatkh.org.ua</t>
         </is>
       </c>
       <c r="S108" s="4" t="inlineStr">
         <is>
-          <t>http://school99.edu.kh.ua</t>
+          <t>http://liceymilicii.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Директор Волкодав Світлана Анатоліївна</t>
+          <t>Начальник Дербеньова Аліса Григорівна</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "ПРАВООХОРОНЕЦЬ"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "РЯТУВАЛЬНИК"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>147497</v>
+        <v>149168</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>КЗ ХЛПВФП «Правоохоронець»</t>
+          <t>КЗ "ХЛЗПВФП"Рятувальник""ХОР</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
           <t>ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>6310137500</t>
+          <t>6310138200</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Владислава Зубенка, 37</t>
+          <t>вулиця Дванадцятого Квітня, 12</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(0572)699067</t>
+          <t>(057)7258454</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
-          <t>pr.liceymilicii@internatkh.org.ua</t>
+          <t>ryatuvalnik@ryatuvalnik.com.ua</t>
         </is>
       </c>
       <c r="S109" s="4" t="inlineStr">
         <is>
-          <t>http://liceymilicii.edu.kh.ua/</t>
+          <t>https://ryatuvalnik.com.ua</t>
         </is>
       </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Начальник Дербеньова Аліса Григорівна</t>
+          <t>Начальник Форостовець Сергій Володимирович</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ ЛІЦЕЙ З ПОСИЛЕНОЮ ВІЙСЬКОВО-ФІЗИЧНОЮ ПІДГОТОВКОЮ "РЯТУВАЛЬНИК"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ НАУКОВИЙ ЛІЦЕЙ "ОБДАРОВАНІСТЬ"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>149168</v>
+        <v>149762</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ХЛЗПВФП"Рятувальник""ХОР</t>
+          <t>КЗ «ХНЛ "Обдарованість"» ХОР</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>ліцей з посиленою військово-фізичною підготовкою</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
           <t>6310138200</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дванадцятого Квітня, 12</t>
+          <t>вулиця Миру, 102-А</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(057)7258454</t>
+          <t>(066)6452758</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
-          <t>ryatuvalnik@ryatuvalnik.com.ua</t>
+          <t>Obdarovanist@ukr.net</t>
         </is>
       </c>
       <c r="S110" s="4" t="inlineStr">
         <is>
-          <t>https://ryatuvalnik.com.ua</t>
+          <t>https://obdarovanist.kh.ua</t>
         </is>
       </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Начальник Форостовець Сергій Володимирович</t>
+          <t>Директор Поливанний Валерій Сергійович</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД «ХАРКІВСЬКИЙ НАУКОВИЙ ЛІЦЕЙ "ОБДАРОВАНІСТЬ"» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>комунальний заклад "Харківська гімназія № 115 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>149762</v>
+        <v>144832</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>КЗ «ХНЛ "Обдарованість"» ХОР</t>
+          <t>ХГ № 115</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
-          <t>6310138200</t>
+          <t>6310137900</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 102-А</t>
+          <t>вулиця Врубеля, 53</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(066)6452758</t>
+          <t>(095)3742068</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>Obdarovanist@ukr.net</t>
+          <t>hzs115@ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
-          <t>https://obdarovanist.kh.ua</t>
+          <t>http://www.school115.edu.kh.ua</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Поливанний Валерій Сергійович</t>
+          <t>Директор Солоділова Алла Миколаївна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 115 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 127 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>144832</v>
+        <v>144833</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 115</t>
+          <t>ХГ № 127</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Врубеля, 53</t>
+          <t>вулиця Семінарська, 63А</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(095)3742068</t>
+          <t>(099)3128856</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>hzs115@ukr.net</t>
+          <t>sc127@ukr.net</t>
         </is>
       </c>
       <c r="S112" s="4" t="inlineStr">
         <is>
-          <t>http://www.school115.edu.kh.ua</t>
+          <t>school127.edu.kh.ua</t>
         </is>
       </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Солоділова Алла Миколаївна</t>
+          <t>Директор Лапко Ірина Олегівна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 127 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 130 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>144833</v>
+        <v>144838</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 127</t>
+          <t>ХГ № 130</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Семінарська, 63А</t>
+          <t>вулиця Світланівська, 23-А</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(099)3128856</t>
+          <t>(099)4032674</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>sc127@ukr.net</t>
+          <t>gymnasium130@ukr.net</t>
         </is>
       </c>
       <c r="S113" s="4" t="inlineStr">
         <is>
-          <t>school127.edu.kh.ua</t>
+          <t>http://www.school130.edu.kh.ua</t>
         </is>
       </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Лапко Ірина Олегівна</t>
+          <t>Директор Дацько Юлія Валеріївна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 130 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 137 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>144838</v>
+        <v>144930</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 130</t>
+          <t>ХГ № 137</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світланівська, 23-А</t>
+          <t>вулиця Конотопська, 48</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(099)4032674</t>
+          <t>(099)4276186</t>
         </is>
       </c>
       <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>gymnasium130@ukr.net</t>
+          <t>school-137@ukr.net</t>
         </is>
       </c>
       <c r="S114" s="4" t="inlineStr">
         <is>
-          <t>http://www.school130.edu.kh.ua</t>
+          <t>http://school137.edu.kh.ua</t>
         </is>
       </c>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Дацько Юлія Валеріївна</t>
+          <t>Директор Волошина Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 137 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 165 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>144930</v>
+        <v>145154</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 137</t>
+          <t>ХГ №165</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>6310137900</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Конотопська, 48</t>
+          <t>вулиця Метробудівників, 7</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010565081</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(099)4276186</t>
+          <t>(057)7251843, (057)7251844</t>
         </is>
       </c>
       <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>school-137@ukr.net</t>
+          <t>sc165@ukr.net</t>
         </is>
       </c>
       <c r="S115" s="4" t="inlineStr">
         <is>
-          <t>http://school137.edu.kh.ua</t>
+          <t>http://sc165.klasna.com</t>
         </is>
       </c>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Директор Волошина Світлана Олександрівна</t>
+          <t>Директор Єфіменко Інна Владленівна</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 165 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 52 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>145154</v>
+        <v>145091</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>ХГ №165</t>
+          <t>ХГ №52</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>вулиця Метробудівників, 7</t>
+          <t>вулиця Старошишківська, 8</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(057)7251843, (057)7251844</t>
+          <t>(057)725-18-54, (057)725-19-27</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>sc165@ukr.net</t>
+          <t>sc52@ukr.net</t>
         </is>
       </c>
       <c r="S116" s="4" t="inlineStr">
         <is>
-          <t>http://sc165.klasna.com</t>
+          <t>http://school52.klasna.com</t>
         </is>
       </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Директор Єфіменко Інна Владленівна</t>
+          <t>Директор Макаренко Лілія Федорівна</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 52 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 59 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>145091</v>
+        <v>144680</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>ХГ №52</t>
+          <t>ХГ № 59</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310137900</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Старошишківська, 8</t>
+          <t>провулок Чаплигінський, 12</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(057)725-18-54, (057)725-19-27</t>
+          <t>(099)3627889</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>sc52@ukr.net</t>
+          <t>school59_okt@ukr.net</t>
         </is>
       </c>
       <c r="S117" s="4" t="inlineStr">
         <is>
-          <t>http://school52.klasna.com</t>
+          <t>http://www.school59.edu.kh.ua</t>
         </is>
       </c>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Макаренко Лілія Федорівна</t>
+          <t>Директор Нікітіна Ірина Ігорівна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 59 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 76 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>144680</v>
+        <v>144700</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 59</t>
+          <t>ХГ № 76</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>провулок Чаплигінський, 12</t>
+          <t>вулиця Герцена, 17</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(099)3627889</t>
+          <t>(050)1343088</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>school59_okt@ukr.net</t>
+          <t>sch76_kharkiv@meta.ua</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
-          <t>http://www.school59.edu.kh.ua</t>
+          <t>http://www.school76.edu.kh.ua</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Нікітіна Ірина Ігорівна</t>
+          <t>Директор Цибульник Надія Вікторівна</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 76 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 79 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>144700</v>
+        <v>144745</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 76</t>
+          <t>ХГ № 79</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герцена, 17</t>
+          <t>шосе Карачівське, 9</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(050)1343088</t>
+          <t>(066)1396317</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>sch76_kharkiv@meta.ua</t>
+          <t>kharkov_school79@ukr.net</t>
         </is>
       </c>
       <c r="S119" s="4" t="inlineStr">
         <is>
-          <t>http://www.school76.edu.kh.ua</t>
+          <t>school79.edu.kh.ua</t>
         </is>
       </c>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Цибульник Надія Вікторівна</t>
+          <t>Директор Колмикова Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 79 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 81 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>144745</v>
+        <v>144701</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 79</t>
+          <t>ХГ № 81</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>шосе Карачівське, 9</t>
+          <t>вулиця Червона Алея, 49</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(066)1396317</t>
+          <t>(096)2552810</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>kharkov_school79@ukr.net</t>
+          <t>kharkov_shkola81@ukr.net</t>
         </is>
       </c>
       <c r="S120" s="4" t="inlineStr">
         <is>
-          <t>school79.edu.kh.ua</t>
+          <t>http://www.school81.edu.kh.ua</t>
         </is>
       </c>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Директор Колмикова Світлана Олександрівна</t>
+          <t>Директор Сушенцова Марина Вікторівна</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 81 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 92 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>144701</v>
+        <v>144783</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 81</t>
+          <t>ХГ № 92</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
           <t>6310137900</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>вулиця Червона Алея, 49</t>
+          <t>вулиця Новоприміська, 66</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(096)2552810</t>
+          <t>(095)8408652</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>kharkov_shkola81@ukr.net</t>
+          <t>hg92@ukr.net</t>
         </is>
       </c>
       <c r="S121" s="4" t="inlineStr">
         <is>
-          <t>http://www.school81.edu.kh.ua</t>
+          <t>www.school92.edu.kh.ua</t>
         </is>
       </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Сушенцова Марина Вікторівна</t>
+          <t>Директор Шевченко Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 92 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія № 96 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>144783</v>
+        <v>145276</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 92</t>
+          <t>ХГ № 96</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
-          <t>6310137900</t>
+          <t>6310136600</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новоприміська, 66</t>
+          <t>вулиця Генерала Удовиченка, 24</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010565081</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(095)8408652</t>
+          <t>(057)7251875</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>hg92@ukr.net</t>
+          <t>sch96@ukr.net</t>
         </is>
       </c>
       <c r="S122" s="4" t="inlineStr">
         <is>
-          <t>www.school92.edu.kh.ua</t>
+          <t>http://school96.klasna.com</t>
         </is>
       </c>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевченко Оксана Михайлівна</t>
+          <t>Директор Єфіменко Олександр Георгійович</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія № 96 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія №110 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>145276</v>
+        <v>145108</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>ХГ № 96</t>
+          <t>ХГ №110</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
           <t>6310136600</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Удовиченка, 24</t>
+          <t>вулиця Олексія Нейкова, 11/13</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
           <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(057)7251875</t>
+          <t>(057)7251848</t>
         </is>
       </c>
       <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>sch96@ukr.net</t>
+          <t>sc110@ukr.net</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>http://school96.klasna.com</t>
+          <t>http://school110.klasna.com/</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Єфіменко Олександр Георгійович</t>
+          <t>Директор Уліцька Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія №110 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія №136 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>145108</v>
+        <v>146740</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>ХГ №110</t>
+          <t>ХГ №136</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
-          <t>6310136600</t>
+          <t>6310137200</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олексія Нейкова, 11/13</t>
+          <t>вулиця Велика Панасівська, 39</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Київського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Холодногірського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(057)7251848</t>
+          <t>(057)725-86-97</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>sc110@ukr.net</t>
+          <t>gymnasium136@city.kharkiv.ua</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://school110.klasna.com/</t>
+          <t>http://school136.edu.kh.ua/</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Уліцька Ольга Михайлівна</t>
+          <t>Директор Кучук Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія №136 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія №44 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>146740</v>
+        <v>145248</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>ХГ №136</t>
+          <t>ХГ №44</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>6310137200</t>
+          <t>6310136900</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Панасівська, 39</t>
+          <t>вулиця Сергія Тимошенка, 2</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Холодногірського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Слобідського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(057)725-86-97</t>
+          <t>(057)725-84-24</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>gymnasium136@city.kharkiv.ua</t>
+          <t>sch44@kharkivosvita.net.ua</t>
         </is>
       </c>
       <c r="S125" s="4" t="inlineStr">
         <is>
-          <t>http://school136.edu.kh.ua/</t>
+          <t>http://school44.edu.kh.ua</t>
         </is>
       </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Кучук Ольга Михайлівна</t>
+          <t>Директор Івахненко Лариса Василівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Харківська гімназія №44 Харківської міської ради"</t>
+          <t>комунальний заклад "Харківська гімназія №63 Харківської міської ради"</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>145248</v>
+        <v>145808</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>ХГ №44</t>
+          <t>ХГ № 63</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
-          <t>6310136900</t>
+          <t>6310138500</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Харківська область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сергія Тимошенка, 2</t>
+          <t>проспект Олександрівський, 43/19</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
-          <t>UA63120270010736370</t>
+          <t>UA63120270010423479</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти адміністрації Слобідського району Харківської міської ради</t>
+          <t>Управління освіти адміністрації Немишлянського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(057)725-84-24</t>
+          <t>(057)725-17-06</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>sch44@kharkivosvita.net.ua</t>
+          <t>sch063@ukr.net</t>
         </is>
       </c>
       <c r="S126" s="4" t="inlineStr">
         <is>
-          <t>http://school44.edu.kh.ua</t>
+          <t>http://school63.klasna.com</t>
         </is>
       </c>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Директор Івахненко Лариса Василівна</t>
+          <t>В.о. директора Крохмаль Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
@@ -22983,51 +22983,51 @@
         </is>
       </c>
       <c r="J202" s="4" t="inlineStr">
         <is>
           <t>Харків, Харківська область</t>
         </is>
       </c>
       <c r="K202" s="4" t="inlineStr">
         <is>
           <t>вулиця Мар'їнська, 12/14</t>
         </is>
       </c>
       <c r="L202" s="6" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M202" s="4" t="inlineStr">
         <is>
           <t>Харківська обл., м. Харків</t>
         </is>
       </c>
       <c r="N202" s="7"/>
       <c r="O202" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти Харківської міської ради</t>
+          <t>Управління освіти адміністрації Новобаварського району Харківської міської ради</t>
         </is>
       </c>
       <c r="P202" s="4" t="inlineStr">
         <is>
           <t>(057)733-03-64</t>
         </is>
       </c>
       <c r="Q202" s="4"/>
       <c r="R202" s="4" t="inlineStr">
         <is>
           <t>pml27kharkiv@ukr.net</t>
         </is>
       </c>
       <c r="S202" s="4" t="inlineStr">
         <is>
           <t>http://pml27.klasna.com/</t>
         </is>
       </c>
       <c r="T202" s="4" t="inlineStr">
         <is>
           <t>Директор Єременко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U202" s="6" t="inlineStr">
         <is>
@@ -25054,51 +25054,51 @@
       <c r="U220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «ХАРКІВСЬКА ПРИВАТНА ГІМНАЗІЯ «ВЕСЕЛІ СХОДИНКИ» ХАРКІВСЬКОЇ ОБЛАСТІ»</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «Харківська приватна гімназія «Веселі сходинки» Харківської області»</t>
         </is>
       </c>
       <c r="B221" s="5" t="n">
         <v>149343</v>
       </c>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
           <t>ТОВ «ХПГ «ВЕСЕЛІ СХОДИНКИ» Х/О»</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>