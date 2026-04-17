--- v1 (2025-12-21)
+++ v2 (2026-04-17)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Козівської селищної ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(097)7005496</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>kosovaschool2@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://kozova2.school.org.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуцал Уляна Михайлівна</t>
+          <t>Т.в.о. директора Довгошия Любов Романівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">