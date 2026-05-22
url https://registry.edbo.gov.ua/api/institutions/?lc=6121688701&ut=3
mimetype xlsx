--- v0 (2025-11-04)
+++ v1 (2026-05-22)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Тудорів, Гусятинський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 8</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060250110056632</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, с. Тудорів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Копичинецької міської ради</t>
+          <t>Гуманітарний відділ Копичинецької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(096)4099882</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>school-tudoriv@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://school-tudoriv.klasna.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Дереворіз Володимир Іванович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>