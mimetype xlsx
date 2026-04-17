--- v0 (2025-12-07)
+++ v1 (2026-04-17)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Сухостав, Гусятинський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Січових Стрільців, 11</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060250090091630</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, с. Сухостав</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Копичинецької міської ради</t>
+          <t>Гуманітарний відділ Копичинецької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(096)4360358</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sukhostavshool@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://schoolsyhostav.klasna.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Демидась Оксана Романівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>