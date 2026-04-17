--- v0 (2025-11-04)
+++ v1 (2026-04-17)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Копичинці, Гусятинський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 21</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA61060250010085416</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, м. Копичинці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Копичинецької міської ради</t>
+          <t>Гуманітарний відділ Копичинецької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03557)41539</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kopy.school1@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.kopychyntsi-nvk.edukit.te.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Яворівська Ольга Зіновіївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Копичинці, Гусятинський район, Тернопільська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 7</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA61060250010085416</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., Чортківський р-н, м. Копичинці</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім`ї, молоді та спорту Копичинецької міської ради</t>
+          <t>Гуманітарний відділ Копичинецької міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(097)4089044</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>school2kopy@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://almamater2.at.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Хорощак Наталія Станіславівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>