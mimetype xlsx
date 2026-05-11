--- v1 (2026-02-14)
+++ v2 (2026-05-11)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$46</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y45"/>
+  <dimension ref="A1:Y46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -540,4808 +540,4929 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Кіндратюк Інна Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>165</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ТЕРНОПІЛЬ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ТЕРНОПІЛЬСЬКИЙ ЛІЦЕЙ" АЛЬТЕРРА СКУЛ ТЕРНОПІЛЬ"</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>176773</v>
+        <v>176916</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ "ІТ СТЕП СКУЛ ТЕРНОПІЛЬ"</t>
+          <t>ЛІЦЕЙ "АЛЬТЕРРА СКУЛ ТЕРНОПІЛЬ"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>проспект Степана Бандери, 83, офіс 11</t>
+          <t>вулиця Старий Поділ, 14</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(097)6711970</t>
+          <t>(093)2293447</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>pryshlyak_o@itstep.org</t>
+          <t>alterraonline@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://te.itstep.org/its-school</t>
+          <t>https://www.alterraschool.space</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Пришляк Оксана Михайлівна</t>
+          <t>Директор Вікторенко Святослав Олегович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>100</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ГІМНАЗІЯ №30 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ТЕРНОПІЛЬ"</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>150902</v>
+        <v>176773</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>ТГ № 30</t>
+          <t>ЛІЦЕЙ "ІТ СТЕП СКУЛ ТЕРНОПІЛЬ"</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Калинова, 46</t>
+          <t>проспект Степана Бандери, 83, офіс 11</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(0352)238020</t>
+          <t>(097)6711970</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school30tern@gmail.com</t>
+          <t>pryshlyak_o@itstep.org</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://Tnvk30.te.ua</t>
+          <t>https://te.itstep.org/its-school</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярмолик Оксана Іванівна</t>
+          <t>Директор Пришляк Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа I-III ступенів №16 імені Володимира Левицького Тернопільської міської ради Тернопільської області</t>
+          <t>ТЕРНОПІЛЬСЬКА ГІМНАЗІЯ №30 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>150874</v>
+        <v>150902</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська ЗОШ №16 ім.В.Левицького</t>
+          <t>ТГ № 30</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Винниченка, 2</t>
+          <t>вулиця Калинова, 46</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0352)436069, (0352)436105, (0352)435863</t>
+          <t>(0352)238020</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school16ter@gmail.com</t>
+          <t>school30tern@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://school16.te.ua</t>
+          <t>http://Tnvk30.te.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Базунова Руслана Романівна</t>
+          <t>Директор Ярмолик Оксана Іванівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа I-III ступенів №20 імені Руслана Муляра Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа I-III ступенів №16 імені Володимира Левицького Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>150845</v>
+        <v>150874</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ № 20 ІМ. Р. МУЛЯРА</t>
+          <t>Тернопільська ЗОШ №16 ім.В.Левицького</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Бойчуків, 4</t>
+          <t>вулиця Володимира Винниченка, 2</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(0352)268034</t>
+          <t>(0352)436069, (0352)436105, (0352)435863</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school-20@ukr.net</t>
+          <t>school16ter@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://www.school20.te.ua</t>
+          <t>http://school16.te.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Фірман Зіновій Євгенович</t>
+          <t>Директор Базунова Руслана Романівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа I-III ступенів №24 Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа I-III ступенів №20 імені Руслана Муляра Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>150901</v>
+        <v>150845</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №24</t>
+          <t>ТЗОШ № 20 ІМ. Р. МУЛЯРА</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Торговиця, 30</t>
+          <t>вулиця Братів Бойчуків, 4</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(0352)524014</t>
+          <t>(0352)268034</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school24igor@ukr.net</t>
+          <t>school-20@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://school24.te.ua/</t>
+          <t>https://www.school20.te.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Каразія Ігор Юрійович</t>
+          <t>Директор Фірман Зіновій Євгенович</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа I-III ступенів №28 Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа I-III ступенів №24 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>150883</v>
+        <v>150901</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №28</t>
+          <t>ТЗОШ №24</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>бульвар Дмитра Вишневецького, 8</t>
+          <t>вулиця Торговиця, 30</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(0352)265290</t>
+          <t>(0352)524014</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school28te@gmail.com</t>
+          <t>school24igor@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://28.te.ua/</t>
+          <t>https://school24.te.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Вавринів Лілія Анатоліївна</t>
+          <t>Директор Каразія Ігор Юрійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №10 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Тернопільська загальноосвітня школа I-III ступенів №28 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>150810</v>
+        <v>150883</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ І-ІІІ ст. № 10</t>
+          <t>ТЗОШ №28</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 3-А</t>
+          <t>бульвар Дмитра Вишневецького, 8</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0352)241496</t>
+          <t>(0352)265290</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school10ter@gmail.com</t>
+          <t>school28te@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://10.school-info.te.ua/</t>
+          <t>https://28.te.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Газилишин Андрій Богданович</t>
+          <t>Директор Вавринів Лілія Анатоліївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №11 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №10 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>150915</v>
+        <v>150810</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська ЗОШ №11</t>
+          <t>ТЗОШ І-ІІІ ст. № 10</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала МиронаТарнавського, 6</t>
+          <t>вулиця Лесі Українки, 3-А</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0352)269121</t>
+          <t>(0352)241496</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>11schoolternopil@gmail.com</t>
+          <t>school10ter@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://11.school-info.te.ua/</t>
+          <t>http://10.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурденюк Тарас Григорович</t>
+          <t>Директор Газилишин Андрій Богданович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №13 імені Андрія Юркевича Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №11 імені Героїв 44 окремої артилерійської бригади імені гетьмана Данила Апостола Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>150913</v>
+        <v>150915</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська ЗОШ №13 імені Андрія Юркевича</t>
+          <t>ТЗОШ №11 ім. Героїв 44 окремої артилерійської бригади</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Костянтина Острозького, 51</t>
+          <t>вулиця Генерала МиронаТарнавського, 6</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0352)523161</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0352)269121</t>
+        </is>
+      </c>
+      <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>terschool13@gmail.com</t>
+          <t>11schoolternopil@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://13school.te.ua</t>
+          <t>http://11.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Вавричук Руслан Васильович</t>
+          <t>Директор Бурденюк Тарас Григорович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №14 ім. Б. Лепкого Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №13 імені Андрія Юркевича Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>150786</v>
+        <v>150913</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №14 імені Богдана Лепкого</t>
+          <t>Тернопільська ЗОШ №13 імені Андрія Юркевича</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Клима Савура, 1</t>
+          <t>вулиця Василя Костянтина Острозького, 51</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(0352)243426</t>
-[...2 lines deleted...]
-      <c r="Q13" s="4"/>
+          <t>(0352)523161</t>
+        </is>
+      </c>
+      <c r="Q13" s="4" t="inlineStr">
+        <is>
+          <t>(0352)523161</t>
+        </is>
+      </c>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>admin_school14@ukr.net</t>
+          <t>terschool13@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://ternopilschool14.e-schools.info</t>
+          <t>http://13school.te.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Добровольська Оксана Михайлівна</t>
+          <t>Директор Вавричук Руслан Васильович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №18 Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №14 ім. Б. Лепкого Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>150916</v>
+        <v>150786</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ст. №18</t>
+          <t>ТЗОШ №14 імені Богдана Лепкого</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>проспект Степана Бандери, 14</t>
+          <t>вулиця Клима Савура, 1</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(0352)525262</t>
+          <t>(0352)243426</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>school-18-@ukr.net</t>
+          <t>admin_school14@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://school18.te.ua</t>
+          <t>https://ternopilschool14.e-schools.info</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Заброцький Руслан Петрович</t>
+          <t>Директор Добровольська Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №19 Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №18 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>150924</v>
+        <v>150916</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №19</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ст. №18</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Бойчуків, 2</t>
+          <t>проспект Степана Бандери, 14</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0352)269868</t>
+          <t>(0352)525262</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>School_19@ukr.net</t>
+          <t>school-18-@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://19school.wixsite.com/te-ua</t>
+          <t>http://school18.te.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Бачинська Лідія Михайлівна</t>
+          <t>Директор Заброцький Руслан Петрович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №22 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №19 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>150865</v>
+        <v>150924</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №22</t>
+          <t>ТЗОШ №19</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>бульвар Симона Петлюри, 8</t>
+          <t>вулиця Братів Бойчуків, 2</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0352)269366, (0352)269929</t>
+          <t>(0352)269868</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>22_schooltern@ukr.net</t>
+          <t>School_19@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://22.school-info.te.ua</t>
+          <t>http://19school.wixsite.com/te-ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Климчук Олег Андрійович</t>
+          <t>Директор Бачинська Лідія Михайлівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №23 Тернопільської міської ради Тернопільської області</t>
+          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №22 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>150847</v>
+        <v>150865</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ № 23</t>
+          <t>ТЗОШ №22</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Павла Чубинського, 3</t>
+          <t>бульвар Симона Петлюри, 8</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0352)265403</t>
+          <t>(0352)269366, (0352)269929</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>school23tr@ukr.net</t>
+          <t>22_schooltern@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://23.school-info.te.ua</t>
+          <t>http://22.school-info.te.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Козбур Руслана Андріївна</t>
+          <t>Директор Климчук Олег Андрійович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №26 імені Дмитра Заплітного Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №23 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>150887</v>
+        <v>150847</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №26 імені Д.Заплітного</t>
+          <t>ТЗОШ № 23</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>бульвар Пантелеймона Куліша, 9</t>
+          <t>вулиця Павла Чубинського, 3</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0352)268059</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0352)265403</t>
+        </is>
+      </c>
+      <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>School_26@ukr.net</t>
+          <t>school23tr@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://26school.e-schools.info</t>
+          <t>http://23.school-info.te.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Нірода Галина Михайлівна</t>
+          <t>Директор Козбур Руслана Андріївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №27 імені Віктора Гурняка Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №26 імені Дмитра Заплітного Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>150877</v>
+        <v>150887</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №27 ім. В. Гурняка</t>
+          <t>ТЗОШ №26 імені Д.Заплітного</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>бульвар Пантелеймона Куліша, 7</t>
+          <t>бульвар Пантелеймона Куліша, 9</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0352)265666, (0352)265046, (0352)263548</t>
-[...2 lines deleted...]
-      <c r="Q19" s="4"/>
+          <t>(0352)268059</t>
+        </is>
+      </c>
+      <c r="Q19" s="4" t="inlineStr">
+        <is>
+          <t>(0352)268059</t>
+        </is>
+      </c>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>Ts_N_27@ukr.net</t>
+          <t>School_26@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://27.school-info.te.ua</t>
+          <t>https://26school.e-schools.info</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Ільчук Людмила Михайлівна</t>
+          <t>Директор Нірода Галина Михайлівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №4 Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №27 імені Віктора Гурняка Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>150982</v>
+        <v>150877</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ №4</t>
+          <t>ТЗОШ №27 ім. В. Гурняка</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Грушевського, 2</t>
+          <t>бульвар Пантелеймона Куліша, 7</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0352)526830</t>
+          <t>(0352)265666, (0352)265046, (0352)263548</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>school.ternopil4@gmail.com</t>
+          <t>Ts_N_27@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://school4.te.ua</t>
+          <t>http://27.school-info.te.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Левенець Наталя Іванівна</t>
+          <t>Директор Ільчук Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №8 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Тернопільська загальноосвітня школа І-ІІІ ступенів №4 Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>150868</v>
+        <v>150982</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>ТЗОШ І-ІІІ ступенів №8</t>
+          <t>ТЗОШ №4</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Михайла Грушевського, 2</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0352)225508, (0352)225504</t>
+          <t>(0352)526830</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>school8ternopil@ukr.net</t>
+          <t>school.ternopil4@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://school-8.com.ua</t>
+          <t>http://school4.te.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Підгайна Галина Михайлівна</t>
+          <t>Директор Левенець Наталя Іванівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №1 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ТЕРНОПІЛЬСЬКА ЗАГАЛЬНООСВІТНЯ ШКОЛА І-ІІІ СТУПЕНІВ №8 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>150925</v>
+        <v>150868</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська початкова школа №1</t>
+          <t>ТЗОШ І-ІІІ ступенів №8</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 12а</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(0352)240000</t>
+          <t>(0352)225508, (0352)225504</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>specps_im@ukr.net</t>
+          <t>school8ternopil@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>http://english.school-info.te.ua</t>
+          <t>http://school-8.com.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Катерина Михайлівна</t>
+          <t>Директор Підгайна Галина Михайлівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №2 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №1 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>150937</v>
+        <v>150925</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>ТПШ №2</t>
+          <t>Тернопільська початкова школа №1</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Василя Стуса, 6</t>
+          <t>вулиця Лесі Українки, 12а</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(0352)268489</t>
+          <t>(0352)240000</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>ternopil.nvk7@gmail.com</t>
+          <t>specps_im@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>https://tps2.e-schools.info/</t>
+          <t>http://english.school-info.te.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Волинець Ліліана Мирославівна</t>
+          <t>Директор Поліщук Катерина Михайлівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №3 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №2 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>150947</v>
+        <v>150937</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>ТПШ №3</t>
+          <t>ТПШ №2</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Бойчуків, 10</t>
+          <t>вулиця Василя Стуса, 6</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0352)269893</t>
+          <t>(0352)268489</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>tnwk28@gmail.com</t>
+          <t>ternopil.nvk7@gmail.com</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>https://tnvk28.e-schools.info/</t>
+          <t>https://tps2.e-schools.info/</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевчук Олена Станіславівна</t>
+          <t>Директор Волинець Ліліана Мирославівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська початкова школа №4 Тернопільської міської ради</t>
+          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №3 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>150950</v>
+        <v>150947</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>ТПШ №4</t>
+          <t>ТПШ №3</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бригадна, 46</t>
+          <t>вулиця Братів Бойчуків, 10</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(0352)538628</t>
+          <t>(0352)269893</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>ternvk32@gmail.com</t>
+          <t>tnwk28@gmail.com</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>https://tps4.e-schools.info</t>
+          <t>https://tnvk28.e-schools.info/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузик Ольга Іванівна</t>
+          <t>Директор Шевчук Олена Станіславівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №5 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Тернопільська початкова школа №4 Тернопільської міської ради</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>150957</v>
+        <v>150950</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>ТПШ №5</t>
+          <t>ТПШ №4</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Степана Будного, 26-А</t>
+          <t>вулиця Бригадна, 46</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0352)435700</t>
+          <t>(0352)538628</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>35tnvk@gmail.com</t>
+          <t>ternvk32@gmail.com</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://www.tnvk35.com.ua</t>
+          <t>https://tps4.e-schools.info</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Кусяк Оксана Романівна</t>
+          <t>Директор Кузик Ольга Іванівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА "ЕРУДИТ" ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА №5 ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>150933</v>
+        <v>150957</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>ТПШ "Ерудит"</t>
+          <t>ТПШ №5</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>бульвар Данила Галицького, 3 а</t>
+          <t>вулиця Степана Будного, 26-А</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0352)241329, (0352)243249</t>
+          <t>(0352)435700</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>tern_economic_school@ukr.net</t>
+          <t>35tnvk@gmail.com</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>http://economic.school-info.te.ua</t>
+          <t>http://www.tnvk35.com.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Палига Оксана Володимирівна</t>
+          <t>Директор Кусяк Оксана Романівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська спеціалізована школа I-III ступенів №7 з поглибленим вивченням іноземних мов Тернопільської міської ради Тернопільської області</t>
+          <t>ТЕРНОПІЛЬСЬКА ПОЧАТКОВА ШКОЛА "ЕРУДИТ" ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>150782</v>
+        <v>150933</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>ТСШ №7</t>
+          <t>ТПШ "Ерудит"</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юності, 11</t>
+          <t>бульвар Данила Галицького, 3 а</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0352)536979, (0352)535503</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0352)241329, (0352)243249</t>
+        </is>
+      </c>
+      <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>school7tr@ukr.net</t>
+          <t>tern_economic_school@ukr.net</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>http://7.school-info.te.ua/</t>
+          <t>http://economic.school-info.te.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Костюк Галина Миколаївна</t>
+          <t>Директор Палига Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №17 ІМЕНІ ВОЛОДИМИРА ВИХРУЩА З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Тернопільська спеціалізована школа I-III ступенів №7 з поглибленим вивченням іноземних мов Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>150811</v>
+        <v>150782</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>ТСШ №17</t>
+          <t>ТСШ №7</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тараса Протасевича, 6-А</t>
+          <t>вулиця Юності, 11</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0352)240035</t>
-[...2 lines deleted...]
-      <c r="Q29" s="4"/>
+          <t>(0352)536979, (0352)535503</t>
+        </is>
+      </c>
+      <c r="Q29" s="4" t="inlineStr">
+        <is>
+          <t>(0352)536979</t>
+        </is>
+      </c>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>schola17@ukr.net</t>
+          <t>school7tr@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>http://school17ter.at.ua</t>
+          <t>http://7.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Патряк Лариса Андріївна</t>
+          <t>Директор Костюк Галина Миколаївна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська спеціалізована школа І-ІІІ ступенів №29 з поглибленим вивченням іноземних мов Тернопільської міської ради Тернопільської області</t>
+          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №17 ІМЕНІ ВОЛОДИМИРА ВИХРУЩА З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>150890</v>
+        <v>150811</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>ТСШ №29</t>
+          <t>ТСШ №17</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>бульвар Дмитра Вишневецького, 10</t>
+          <t>вулиця Тараса Протасевича, 6-А</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0352)268982, (0352)265121</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0352)240035</t>
+        </is>
+      </c>
+      <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>alyaska-29@ukr.net</t>
+          <t>schola17@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>http://www.school29.te.sch.in.ua/</t>
+          <t>http://school17ter.at.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Ятищук Анатолій Васильович</t>
+          <t>Директор Патряк Лариса Андріївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №3 З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>Тернопільська спеціалізована школа І-ІІІ ступенів №29 з поглибленим вивченням іноземних мов Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>150763</v>
+        <v>150890</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>ТСШ №3</t>
+          <t>ТСШ №29</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Грушевського, 3</t>
+          <t>бульвар Дмитра Вишневецького, 10</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(0352)521317</t>
-[...2 lines deleted...]
-      <c r="Q31" s="4"/>
+          <t>(0352)268982, (0352)265121</t>
+        </is>
+      </c>
+      <c r="Q31" s="4" t="inlineStr">
+        <is>
+          <t>(0352)268982</t>
+        </is>
+      </c>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>centrschool3@ukr.net</t>
+          <t>alyaska-29@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>http://www.school3.com.ua</t>
+          <t>http://www.school29.te.sch.in.ua/</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>Директор Петрокушин Руслана Володимирівна</t>
+          <t>Директор Ятищук Анатолій Васильович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №5 З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
+          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №3 З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>150834</v>
+        <v>150763</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>ТСШ №5</t>
+          <t>ТСШ №3</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Камінна, 2</t>
+          <t>вулиця Михайла Грушевського, 3</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(0352)250969</t>
+          <t>(0352)521317</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>school5tern@ukr.net</t>
+          <t>centrschool3@ukr.net</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>http://5.school-info.te.ua/</t>
+          <t>http://www.school3.com.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Погоріла Оксана Іванівна</t>
+          <t>Директор Петрокушин Руслана Володимирівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська спеціальна загальноосвітня школа Тернопільської міської ради Тернопільської області</t>
+          <t>ТЕРНОПІЛЬСЬКА СПЕЦІАЛІЗОВАНА ШКОЛА І-ІІІ СТУПЕНІВ №5 З ПОГЛИБЛЕНИМ ВИВЧЕННЯМ ІНОЗЕМНИХ МОВ ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ ТЕРНОПІЛЬСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>150908</v>
+        <v>150834</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>ТСЗОШ ТМР</t>
+          <t>ТСШ №5</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Андрія Сахарова, 4</t>
+          <t>вулиця Камінна, 2</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(0352)261787, (0352)261787</t>
+          <t>(0352)250969</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>0969@ukr.net</t>
+          <t>school5tern@ukr.net</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>https://specschool.pp.ua/</t>
+          <t>http://5.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Акменс Лариса Миколаївна</t>
+          <t>Т.в.о. директора Погоріла Оксана Іванівна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Тернопільська спеціальна школа Тернопільської обласної ради</t>
+          <t>Тернопільська спеціальна загальноосвітня школа Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>149738</v>
+        <v>150908</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D34" s="4"/>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>ТСЗОШ ТМР</t>
+        </is>
+      </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 9-А</t>
+          <t>вулиця Андрія Сахарова, 4</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+          <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(0352)24-30-62</t>
+          <t>(0352)261787, (0352)261787</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>ter.spec.school@gmail.com</t>
+          <t>0969@ukr.net</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>school-internat.in.ua</t>
+          <t>https://specschool.pp.ua/</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Рудник Оксана Василівна</t>
+          <t>Директор Акменс Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>ТЕРНОПІЛЬСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ «ГЕНЕЗИС» ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Тернопільська спеціальна школа Тернопільської обласної ради</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>176612</v>
+        <v>149738</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D35" s="4"/>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хліборобна, 26</t>
+          <t>вулиця Лесі Українки, 9-А</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Тернопільської міської ради</t>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0352)539124</t>
+          <t>(0352)24-30-62</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>genesys.ter@ukr.net</t>
+          <t>ter.spec.school@gmail.com</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://www.school25.te.sch.in.ua/</t>
+          <t>school-internat.in.ua</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Джуган Світлана Василівна</t>
+          <t>Т.в.о. директора Рудник Оксана Василівна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський академічний ліцей "Українська гімназія" ім. І.Франка Тернопільської міської ради</t>
+          <t>ТЕРНОПІЛЬСЬКИЙ АКАДЕМІЧНИЙ ЛІЦЕЙ «ГЕНЕЗИС» ТЕРНОПІЛЬСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>176701</v>
+        <v>176612</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>ТАЛУГ ім. І.Франка</t>
+          <t>ЛІЦЕЙ «ГЕНЕЗИС»</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколая Коперника, 14</t>
+          <t>вулиця Хліборобна, 26</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0352)526798</t>
-[...6 lines deleted...]
-      </c>
+          <t>(0352)539124</t>
+        </is>
+      </c>
+      <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>talug2023@gmail.com</t>
+          <t>genesys.ter@ukr.net</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>http://www.gimnasium.te.ua</t>
+          <t>http://www.school25.te.sch.in.ua/</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Федоруц Микола Васильович</t>
+          <t>Т.в.о. директора Джуган Світлана Василівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський класичний ліцей Тернопільської міської ради</t>
+          <t>Тернопільський академічний ліцей "Українська гімназія" ім. І.Франка Тернопільської міської ради</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>150848</v>
+        <v>176701</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>ТКЛ</t>
+          <t>ТАЛУГ ім. І.Франка</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Вербицького, 3</t>
+          <t>вулиця Миколая Коперника, 14</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(0352)261920</t>
-[...2 lines deleted...]
-      <c r="Q37" s="4"/>
+          <t>(0352)526798</t>
+        </is>
+      </c>
+      <c r="Q37" s="4" t="inlineStr">
+        <is>
+          <t>(0352)526798</t>
+        </is>
+      </c>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>klas_gimnazya@ukr.net</t>
+          <t>talug2023@gmail.com</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>http://tkg.school-info.te.ua</t>
+          <t>http://www.gimnasium.te.ua</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Бойцун Оксана Борисівна</t>
+          <t>Директор Федоруц Микола Васильович</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський ліцей №21 - спеціалізована мистецька школа імені Ігоря Герети Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський класичний ліцей Тернопільської міської ради</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>150876</v>
+        <v>150848</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>ТЛ №21 – СМШ ім. І. Герети</t>
+          <t>ТКЛ</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>проспект Злуки, 51</t>
+          <t>вулиця Михайла Вербицького, 3</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(0352)268661</t>
+          <t>(0352)261920</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>schcool21@ukr.net</t>
+          <t>klas_gimnazya@ukr.net</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>http://l21.te.ua</t>
+          <t>http://tkg.school-info.te.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Гудима Марія Ігорівна</t>
+          <t>Директор Бойцун Оксана Борисівна</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський міжшкільний ресурсний центр Тернопільської міської ради</t>
+          <t>Тернопільський ліцей №21 - спеціалізована мистецька школа імені Ігоря Герети Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>176843</v>
+        <v>150876</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D39" s="4"/>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>ТЛ №21 – СМШ ім. І. Герети</t>
+        </is>
+      </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Багата, 7</t>
+          <t>проспект Злуки, 51</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(035)2525694</t>
+          <t>(0352)268661</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>school_dp@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S39" s="4"/>
+          <t>schcool21@ukr.net</t>
+        </is>
+      </c>
+      <c r="S39" s="4" t="inlineStr">
+        <is>
+          <t>http://l21.te.ua</t>
+        </is>
+      </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Данилюк Сергій Михайлович</t>
+          <t>Директор Гудима Марія Ігорівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y39" s="5"/>
+      <c r="Y39" s="5" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-виховний комплекс «Школа-ліцей № 6 ім. Н.Яремчука» Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський міжшкільний ресурсний центр Тернопільської міської ради</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>150739</v>
+        <v>176843</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D40" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D40" s="4"/>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Руська, 6</t>
+          <t>вулиця Багата, 7</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(0352)25-44-16</t>
+          <t>(035)2525694</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>0352-254416@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school_dp@ukr.net</t>
+        </is>
+      </c>
+      <c r="S40" s="4"/>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Остапчук Олександр Миколайович</t>
+          <t>Директор Данилюк Сергій Михайлович</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа I-III ступенів - медичний ліцей №15 імені Лесі Українки" Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський навчально-виховний комплекс «Школа-ліцей № 6 ім. Н.Яремчука» Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>150832</v>
+        <v>150739</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>ТНВК ШМЛ №15 імені Лесі Українки</t>
+          <t>ТНВК ,,Школа-ліцей №6 ім. Н. Яремчука"</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 23</t>
+          <t>вулиця Руська, 6</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(0352)243583</t>
+          <t>(0352)25-44-16</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>skhool_15@ukr.net</t>
+          <t>0352-254416@ukr.net</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://tnvk15.te.sch.in.ua</t>
+          <t>http://shkola-licej6.te.ua/</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Мазуренок Оксана Романівна</t>
+          <t>Директор Остапчук Олександр Миколайович</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - економічний ліцей №9 імені Іванни Блажкевич" Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа I-III ступенів - медичний ліцей №15 імені Лесі Українки" Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>150806</v>
+        <v>150832</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>ТНВК ШЕЛ №9 ім. І. Блажкевич</t>
+          <t>ТНВК ШМЛ №15 імені Лесі Українки</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Іванни Блажкевич, 1-А</t>
+          <t>вулиця Лесі Українки, 23</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0352)435932</t>
+          <t>(0352)243583</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>tnvkzosh.9@gmail.com</t>
+          <t>skhool_15@ukr.net</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://9.school-info.te.ua/</t>
+          <t>http://tnvk15.te.sch.in.ua</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Кізілова Галина Олександрівна</t>
+          <t>Директор Мазуренок Оксана Романівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів-правовий ліцей №2" Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - економічний ліцей №9 імені Іванни Блажкевич" Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>150696</v>
+        <v>150806</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>ТНВК ШПЛ №2</t>
+          <t>ТНВК ШЕЛ №9 ім. І. Блажкевич</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новий Світ, 11</t>
+          <t>вулиця Іванни Блажкевич, 1-А</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0352)525796</t>
+          <t>(0352)435932</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>tzschool2@ukr.net</t>
+          <t>tnvkzosh.9@gmail.com</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://2.school-info.te.ua</t>
+          <t>http://9.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Іванюк Інна Володимирівна</t>
+          <t>Директор Кізілова Галина Олександрівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-виховний комплекс "Школа-колегіум Патріарха Йосифа Сліпого" Тернопільської міської ради Тернопільської області</t>
+          <t>Тернопільський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів-правовий ліцей №2" Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>150677</v>
+        <v>150696</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>ТНВК "Школа-колегіум Патріарха Йосифа Сліпого"</t>
+          <t>ТНВК ШПЛ №2</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юності, 3</t>
+          <t>вулиця Новий Світ, 11</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(0352)533122</t>
+          <t>(0352)525796</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>school-collegium@ukr.net</t>
+          <t>tzschool2@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://12.school-info.te.ua/</t>
+          <t>http://2.school-info.te.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Гуцал Марія Богданівна</t>
+          <t>Директор Іванюк Інна Володимирівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-реабілітаційний центр Тернопільської обласної ради</t>
+          <t>Тернопільський навчально-виховний комплекс "Школа-колегіум Патріарха Йосифа Сліпого" Тернопільської міської ради Тернопільської області</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>149937</v>
+        <v>150677</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Тернопільський навчально-реабілітаційний центр</t>
+          <t>ТНВК "Школа-колегіум Патріарха Йосифа Сліпого"</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>6110100000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Тернопільська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Тернопіль, Тернопільська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Бойчуків, 6</t>
+          <t>вулиця Юності, 3</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA61040490010069060</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Тернопільська обл., м. Тернопіль</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+          <t>Управління освіти і науки Тернопільської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(0352)268046</t>
+          <t>(0352)533122</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>edureabcenter@gmail.com</t>
+          <t>school-collegium@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>https://www.reabc-ternopil.info</t>
+          <t>http://12.school-info.te.ua/</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Король Ірина Ярославівна</t>
+          <t>Директор Гуцал Марія Богданівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="4" t="inlineStr">
+        <is>
+          <t>Тернопільський навчально-реабілітаційний центр Тернопільської обласної ради</t>
+        </is>
+      </c>
+      <c r="B46" s="5" t="n">
+        <v>149937</v>
+      </c>
+      <c r="C46" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>Тернопільський навчально-реабілітаційний центр</t>
+        </is>
+      </c>
+      <c r="E46" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>спеціальна школа-інтернат</t>
+        </is>
+      </c>
+      <c r="G46" s="4" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="H46" s="6" t="inlineStr">
+        <is>
+          <t>6110100000</t>
+        </is>
+      </c>
+      <c r="I46" s="4" t="inlineStr">
+        <is>
+          <t>Тернопільська область</t>
+        </is>
+      </c>
+      <c r="J46" s="4" t="inlineStr">
+        <is>
+          <t>Тернопіль, Тернопільська область</t>
+        </is>
+      </c>
+      <c r="K46" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Братів Бойчуків, 6</t>
+        </is>
+      </c>
+      <c r="L46" s="6" t="inlineStr">
+        <is>
+          <t>UA61040490010069060</t>
+        </is>
+      </c>
+      <c r="M46" s="4" t="inlineStr">
+        <is>
+          <t>Тернопільська обл., м. Тернопіль</t>
+        </is>
+      </c>
+      <c r="N46" s="7"/>
+      <c r="O46" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Тернопільської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="P46" s="4" t="inlineStr">
+        <is>
+          <t>(0352)268046</t>
+        </is>
+      </c>
+      <c r="Q46" s="4"/>
+      <c r="R46" s="4" t="inlineStr">
+        <is>
+          <t>edureabcenter@gmail.com</t>
+        </is>
+      </c>
+      <c r="S46" s="4" t="inlineStr">
+        <is>
+          <t>https://www.reabc-ternopil.info</t>
+        </is>
+      </c>
+      <c r="T46" s="4" t="inlineStr">
+        <is>
+          <t>Директор Король Ірина Ярославівна</t>
+        </is>
+      </c>
+      <c r="U46" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V46" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W46" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X46" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="Y46" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y45"/>
+  <autoFilter ref="A1:Y46"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>