--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -383,56 +383,56 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Дружба, Ямпільський район, Сумська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Кожедуба, 6</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA59100050010097062</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Шосткинський р-н, м. Хутір-Михайлівський</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Дружбівської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Хутір-Михайлівської міської ради Шосткинського району Сумської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(05456)43404, (096)8538708</t>
+          <t>(067)4617870</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>druzba-nvk@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>druzhba.school.org.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Масюк Олександр Миколайович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>