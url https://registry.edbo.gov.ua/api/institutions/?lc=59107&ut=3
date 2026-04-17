--- v0 (2025-10-25)
+++ v1 (2026-04-17)
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(05448)72921</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>romny.school6@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://www.romny-zosh6.sumy.sch.in.ua/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Боярко Оксана Юріївна</t>
+          <t>В.о. директора Самілик Марина Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">