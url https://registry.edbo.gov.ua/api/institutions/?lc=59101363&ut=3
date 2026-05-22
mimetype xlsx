--- v2 (2026-02-09)
+++ v3 (2026-05-22)
@@ -1308,51 +1308,51 @@
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(0542)363293, (0542)363284</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>school9sumy@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
           <t>http://school9-sumy.org/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Гриненко Марина Олександрівна</t>
+          <t>В.о. директора Зарубіна Олена Вікторівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">