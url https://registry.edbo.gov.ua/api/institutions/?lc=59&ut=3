--- v2 (2026-02-09)
+++ v3 (2026-04-30)
@@ -4936,6907 +4936,6923 @@
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа В-Піщанська загальноосвітня школа I-II ступенів м. Суми, Сумської області</t>
+          <t>Товариство з обмеженою відповідальністю "ОНЛАЙН НЬЮСКУЛ"</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>145063</v>
+        <v>176981</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>В-Піщанська ЗОШ</t>
+          <t>ТОВ "ОНЛАЙН НЬЮСКУЛ"</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
-          <t>5910191503</t>
+          <t>5910100000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
-          <t>с. Верхне Піщане, Суми, Сумська область</t>
+          <t>Суми, Сумська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>вулиця Парнянська, 13</t>
+          <t>вулиця Терещенка Віталія, 35-2</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
-          <t>UA59080270050038338</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Верхнє Піщане</t>
+          <t>Сумська обл., м. Суми</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0542)778382</t>
+          <t>(068)1807892</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>v-pischane-sumy@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>newschooll@ukr.net</t>
+        </is>
+      </c>
+      <c r="S43" s="4"/>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакула Ольга Федорівна</t>
+          <t>Директор Вовк Наталія Петрівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа I-IІI ступенів №1 Глухівської міської ради Сумської області</t>
+          <t>Комунальна установа В-Піщанська загальноосвітня школа I-II ступенів м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>150148</v>
+        <v>145063</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа №1</t>
+          <t>В-Піщанська ЗОШ</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
-          <t>5910300000</t>
+          <t>5910191503</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
-          <t>Глухів, Сумська область</t>
+          <t>с. Верхне Піщане, Суми, Сумська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вознесенська, 13</t>
+          <t>вулиця Парнянська, 13</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
-          <t>UA59100030010033445</t>
+          <t>UA59080270050038338</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Глухів</t>
+          <t>Сумська обл., Сумський р-н, с. Верхнє Піщане</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Глухівської міської ради</t>
+          <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(05444)2-22-38</t>
+          <t>(0542)778382</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>zosh_1@meta.ua</t>
+          <t>v-pischane-sumy@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://1school.glukhiv-osvita.gov.ua</t>
+          <t>http://vpischane.jimdo.com</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Матосова Алла Миколаївна</t>
+          <t>Директор Вакула Ольга Федорівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа I-IІI ступенів №2 Глухівської міської ради Сумської області</t>
+          <t>Глухівська загальноосвітня школа I-IІI ступенів №1 Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>150292</v>
+        <v>150148</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Школа №2</t>
+          <t>Глухівська загальноосвітня школа №1</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>5910300000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Інститутська, 41</t>
+          <t>вулиця Вознесенська, 13</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(05444)2-22-45</t>
+          <t>(05444)2-22-38</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>zosh2-glukhiv@ukr.net</t>
+          <t>zosh_1@meta.ua</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>http://glukhiv-zosh2.edukit.sumy.ua/</t>
+          <t>http://1school.glukhiv-osvita.gov.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Давиденко Наталія Олександрівна</t>
+          <t>Директор Матосова Алла Миколаївна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа I-IІI ступенів №3 Глухівської міської ради Сумської області</t>
+          <t>Глухівська загальноосвітня школа I-IІI ступенів №2 Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>150293</v>
+        <v>150292</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Школа №3</t>
+          <t>Школа №2</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>5910300000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 45</t>
+          <t>вулиця Інститутська, 41</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(05444)22733</t>
+          <t>(05444)2-22-45</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>Ukesd_school-3@ukr.net</t>
+          <t>zosh2-glukhiv@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>https://glsch3.wordpress.com/</t>
+          <t>http://glukhiv-zosh2.edukit.sumy.ua/</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Маринченко Едуард Олексійович</t>
+          <t>Директор Давиденко Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа I-IІI ступенів №6 Глухівської міської ради Сумської області</t>
+          <t>Глухівська загальноосвітня школа I-IІI ступенів №3 Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>150478</v>
+        <v>150293</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Глухівська загальноосвітня школа №6</t>
+          <t>Школа №3</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>5910300000</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Крут, 5</t>
+          <t>вулиця Київська, 45</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(05444)7-20-09, (05444)7-26-90</t>
+          <t>(05444)22733</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>shkolan6@ukr.net</t>
+          <t>Ukesd_school-3@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
-          <t>http://glukhiv-zosh6.sumy.sch.in.ua</t>
+          <t>https://glsch3.wordpress.com/</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Говоруха Тетяна Миколаївна</t>
+          <t>Директор Маринченко Едуард Олексійович</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Глухівський навчально-виховний комплекс: дошкільний навчальний заклад-загальноосвітня школа I-II ступенів №4 Глухівської міської ради Сумської області</t>
+          <t>Глухівська загальноосвітня школа I-IІI ступенів №6 Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>150313</v>
+        <v>150478</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Глухівський НВК:ДНЗ-ЗОШ І-ІІ ступенів №4</t>
+          <t>Глухівська загальноосвітня школа №6</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>5910300000</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 1</t>
+          <t>вулиця Героїв Крут, 5</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(05444)22736</t>
+          <t>(05444)7-20-09, (05444)7-26-90</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>zos4@i.ua</t>
+          <t>shkolan6@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>http://gluhovnvk4.wordpress.com</t>
+          <t>http://glukhiv-zosh6.sumy.sch.in.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Гурець Елла Анатоліївна</t>
+          <t>Директор Говоруха Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумської обласної ради "Глухівський ліцей з посиленою військово-фізичною підготовкою"</t>
+          <t>Глухівський навчально-виховний комплекс: дошкільний навчальний заклад-загальноосвітня школа I-II ступенів №4 Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>148049</v>
+        <v>150313</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>КЗ СОР "Глухівський ліцей"</t>
+          <t>Глухівський НВК:ДНЗ-ЗОШ І-ІІ ступенів №4</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>ліцей з посиленою військово-фізичною підготовкою</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
           <t>5910300000</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жужоми, 8</t>
+          <t>провулок Шкільний, 1</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(05444)22700</t>
+          <t>(05444)22736</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>gluhov_internat@ukr.net</t>
+          <t>zos4@i.ua</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>https://www.hlukhivlitsey.in.ua</t>
+          <t>http://gluhovnvk4.wordpress.com</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Троша Наталія В'ячеславівна</t>
+          <t>Директор Гурець Елла Анатоліївна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД СУМСЬКОЇ ОБЛАСНОЇ РАДИ "КОНОТОПСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
+          <t>Комунальний заклад Сумської обласної ради "Глухівський ліцей з посиленою військово-фізичною підготовкою"</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>136603</v>
+        <v>148049</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>КЗ СОР "Конотопська спеціальна школа"</t>
+          <t>КЗ СОР "Глухівський ліцей"</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей з посиленою військово-фізичною підготовкою</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
-          <t>5910400000</t>
+          <t>5910300000</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
-          <t>Конотоп, Сумська область</t>
+          <t>Глухів, Сумська область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Тимошенків, 8</t>
+          <t>вулиця Жужоми, 8</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
-          <t>UA59020070010054283</t>
+          <t>UA59100030010033445</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Конотоп</t>
+          <t>Сумська обл., м. Глухів</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(05447)2-62-44</t>
+          <t>(05444)22700</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>konotop_int@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S50" s="4"/>
+          <t>gluhov_internat@ukr.net</t>
+        </is>
+      </c>
+      <c r="S50" s="4" t="inlineStr">
+        <is>
+          <t>https://www.hlukhivlitsey.in.ua</t>
+        </is>
+      </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Дрига Петро Якович</t>
+          <t>В.о. директора Троша Наталія В'ячеславівна</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад Сумської обласної ради "Конотопський обласний академічний ліцей "Лідер"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД СУМСЬКОЇ ОБЛАСНОЇ РАДИ "КОНОТОПСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>150001</v>
+        <v>136603</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>Конотопський обласний академічний ліцей "Лідер"</t>
+          <t>КЗ СОР "Конотопська спеціальна школа"</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Інтернатна, 122</t>
+          <t>вулиця Братів Тимошенків, 8</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(05447)62449</t>
+          <t>(05447)2-62-44</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>internat122@ukr.net</t>
+          <t>konotop_int@ukr.net</t>
         </is>
       </c>
       <c r="S51" s="4"/>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t> Аптерман Олександр Йосипович</t>
+          <t>Директор Дрига Петро Якович</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Конотопська початкова школа «Казка» Конотопської міської ради Сумської області</t>
+          <t>комунальний заклад Сумської обласної ради "Конотопський обласний академічний ліцей "Лідер"</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>138270</v>
+        <v>150001</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Конотопська початкова школа «Казка»</t>
+          <t>Конотопський обласний академічний ліцей "Лідер"</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Успенсько-Троїцька, 58</t>
+          <t>вулиця Інтернатна, 122</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Конотопської міської ради Сумської області.</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(05447)25327</t>
+          <t>(05447)62449</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>nvk-skazka@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>internat122@ukr.net</t>
+        </is>
+      </c>
+      <c r="S52" s="4"/>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Селезньова Світлана Валентинівна</t>
+          <t> Аптерман Олександр Йосипович</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Конотопська початкова школа «Лідер» Конотопської міської ради Сумської області</t>
+          <t>Конотопська початкова школа «Казка» Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>138359</v>
+        <v>138270</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Конотопська початкова школа «Лідер»</t>
+          <t>Конотопська початкова школа «Казка»</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Шухова, 10</t>
+          <t>вулиця Успенсько-Троїцька, 58</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(05447)63071</t>
+          <t>(05447)25327</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>konotop_nvk@ukr.net</t>
+          <t>nvk-skazka@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
-          <t>https://nvk.osvita-konotop.gov.ua/</t>
+          <t>https://nvk-kazka.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Ірина Василівна</t>
+          <t>Директор Селезньова Світлана Валентинівна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №1 Конотопської міської ради Сумської області</t>
+          <t>Конотопська початкова школа «Лідер» Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>136769</v>
+        <v>138359</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №1</t>
+          <t>Конотопська початкова школа «Лідер»</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Братів Лузанів, 21(а/с28)</t>
+          <t>вулиця Володимира Шухова, 10</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(05447)23123</t>
+          <t>(05447)63071</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>reception@konotopgymnasia.org.ua</t>
+          <t>konotop_nvk@ukr.net</t>
         </is>
       </c>
       <c r="S54" s="4" t="inlineStr">
         <is>
-          <t>gymnasia.osvita-konotop.gov.ua</t>
+          <t>https://nvk.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириченко Тетяна Василівна</t>
+          <t>Директор Савченко Ірина Василівна</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №10 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №1 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>138058</v>
+        <v>136769</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №10</t>
+          <t>Конотопський ліцей №1</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 65</t>
+          <t>вулиця Братів Лузанів, 21(а/с28)</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(05447)62138, (05447)62172</t>
+          <t>(05447)23123</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>mega.school_10@ukr.net</t>
+          <t>reception@konotopgymnasia.org.ua</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
-          <t>https://school10.osvita-konotop.gov.ua/</t>
+          <t>gymnasia.osvita-konotop.gov.ua</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Горшеніна Світлана Павлівна</t>
+          <t>Директор Кириченко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №11 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №10 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>138061</v>
+        <v>138058</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №11</t>
+          <t>Конотопський ліцей №10</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свободи, 8</t>
+          <t>проспект Миру, 65</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(05447)60561</t>
+          <t>(05447)62138, (05447)62172</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>_school_11@ukr.net</t>
+          <t>mega.school_10@ukr.net</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>https://school11.osvita-konotop.gov.ua/</t>
+          <t>https://school10.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Федорченко Вікторія Володимирівна</t>
+          <t>Директор Горшеніна Світлана Павлівна</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №12 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №11 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>138071</v>
+        <v>138061</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №12</t>
+          <t>Конотопський ліцей №11</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ярослава Мудрого, 2</t>
+          <t>вулиця Свободи, 8</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(05447)23677</t>
+          <t>(05447)60561</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>kss12th@ukr.net</t>
+          <t>_school_11@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>https://school12.osvita-konotop.gov.ua/</t>
+          <t>https://school11.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>Директор Гричановський Анатолій Миколайович</t>
+          <t>Директор Федорченко Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №13 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №12 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>138068</v>
+        <v>138071</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №13</t>
+          <t>Конотопський ліцей №12</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Б.Хмельницького, 91</t>
+          <t>вулиця Ярослава Мудрого, 2</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(05447)60875</t>
+          <t>(05447)23677</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>kzosh13@ukr.net</t>
+          <t>kss12th@ukr.net</t>
         </is>
       </c>
       <c r="S58" s="4" t="inlineStr">
         <is>
-          <t>https://school13.osvita-konotop.gov.ua/</t>
+          <t>https://school12.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Яровий Юрій Миколайович</t>
+          <t>Директор Гричановський Анатолій Миколайович</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №14 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №13 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>138062</v>
+        <v>138068</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №14</t>
+          <t>Конотопський ліцей №13</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Січових Стрільців, 29</t>
+          <t>вулиця Б.Хмельницького, 91</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(05447)60157</t>
+          <t>(05447)60875</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>school14_konotop@ukr.net</t>
+          <t>kzosh13@ukr.net</t>
         </is>
       </c>
       <c r="S59" s="4" t="inlineStr">
         <is>
-          <t>https://school14.osvita-konotop.gov.ua/</t>
+          <t>https://school13.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Демеха Інна Вадимівна</t>
+          <t>Директор Яровий Юрій Миколайович</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №2 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №14 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>138037</v>
+        <v>138062</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №2</t>
+          <t>Конотопський ліцей №14</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зоряна, 12</t>
+          <t>вулиця Січових Стрільців, 29</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(05447)26342, (05447)66311</t>
+          <t>(05447)60157</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>konotop.school2@gmail.com</t>
+          <t>school14_konotop@ukr.net</t>
         </is>
       </c>
       <c r="S60" s="4" t="inlineStr">
         <is>
-          <t>school2.osvita-konotop.gov.ua</t>
+          <t>https://school14.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Матвійчук Олена Борисівна</t>
+          <t>Директор Демеха Інна Вадимівна</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №3 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №2 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>138049</v>
+        <v>138037</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №3</t>
+          <t>Конотопський ліцей №2</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Клубна, 150</t>
+          <t>вулиця Зоряна, 12</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(05447)31668</t>
+          <t>(05447)26342, (05447)66311</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>school3konotop@ukr.net</t>
+          <t>konotop.school2@gmail.com</t>
         </is>
       </c>
       <c r="S61" s="4" t="inlineStr">
         <is>
-          <t>school3.osvita-konotop.gov.ua</t>
+          <t>school2.osvita-konotop.gov.ua</t>
         </is>
       </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Куртова Олена Анатоліївна</t>
+          <t>Директор Матвійчук Олена Борисівна</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №5 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №3 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>138050</v>
+        <v>138049</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №5</t>
+          <t>Конотопський ліцей №3</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гетьманська, 6</t>
+          <t>вулиця Клубна, 150</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(05447)23379, (05447)23540, (05447)66376</t>
+          <t>(05447)31668</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>school5konotop@ukr.net</t>
+          <t>school3konotop@ukr.net</t>
         </is>
       </c>
       <c r="S62" s="4" t="inlineStr">
         <is>
-          <t>konotop-school5.sumy.sch.in.ua</t>
+          <t>school3.osvita-konotop.gov.ua</t>
         </is>
       </c>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t>Директор Гулєва Олена Валентинівна</t>
+          <t>Т.в.о. директора Куртова Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №7 імені Григорія Гуляницького Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №5 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>138052</v>
+        <v>138050</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №7 ім. Г.Гуляницького</t>
+          <t>Конотопський ліцей №5</t>
         </is>
       </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>вулиця Путивльська, 27</t>
+          <t>вулиця Гетьманська, 6</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(05447)63496</t>
+          <t>(05447)23379, (05447)23540, (05447)66376</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>school7konotop@gmail.com</t>
+          <t>school5konotop@ukr.net</t>
         </is>
       </c>
       <c r="S63" s="4" t="inlineStr">
         <is>
-          <t>https://school7.osvita-konotop.gov.ua/</t>
+          <t>konotop-school5.sumy.sch.in.ua</t>
         </is>
       </c>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Пустовойт Сергій Вячеславович</t>
+          <t>Директор Гулєва Олена Валентинівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №9 Конотопської міської ради Сумської області</t>
+          <t>Конотопський ліцей №7 імені Григорія Гуляницького Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>138057</v>
+        <v>138052</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
-          <t>Конотопський ліцей №9</t>
+          <t>Конотопський ліцей №7 ім. Г.Гуляницького</t>
         </is>
       </c>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
           <t>5910400000</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сарнавська, 38-А</t>
+          <t>вулиця Путивльська, 27</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(05447)67509</t>
+          <t>(05447)63496</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>school9kon@ukr.net</t>
+          <t>school7konotop@gmail.com</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
-          <t>https://school9.osvita-konotop.gov.ua/</t>
+          <t>https://school7.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Меренок Тетяна Андріївна</t>
+          <t>Директор Пустовойт Сергій Вячеславович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумської обласної ради "Лебединський навчально-реабілітаційний центр"</t>
+          <t>Конотопський ліцей №9 Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>149478</v>
+        <v>138057</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
-          <t>КЗ СОР "Лебединський НРЦ"</t>
+          <t>Конотопський ліцей №9</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
-          <t>5910500000</t>
+          <t>5910400000</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
-          <t>Лебедин, Сумська область</t>
+          <t>Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Маршала Рибалка, 33</t>
+          <t>вулиця Сарнавська, 38-А</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
-          <t>UA59080110010031484</t>
+          <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Лебедин</t>
+          <t>Сумська обл., м. Конотоп</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(05445)22505</t>
+          <t>(05447)67509</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>lebinternat@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S65" s="4"/>
+          <t>school9kon@ukr.net</t>
+        </is>
+      </c>
+      <c r="S65" s="4" t="inlineStr">
+        <is>
+          <t>https://school9.osvita-konotop.gov.ua/</t>
+        </is>
+      </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Удод Анатолій Васильович</t>
+          <t>Директор Меренок Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Лебединська гімназія з початковою школою № 4 Лебединської міської ради Сумської області</t>
+          <t>Комунальний заклад Сумської обласної ради "Лебединський навчально-реабілітаційний центр"</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
-        <v>139604</v>
+        <v>149478</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
-          <t>Лебединська гімназія з початковою школою № 4</t>
+          <t>КЗ СОР "Лебединський НРЦ"</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G66" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H66" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K66" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Чапаєва, 1</t>
+          <t>вулиця Маршала Рибалка, 33</t>
         </is>
       </c>
       <c r="L66" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M66" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N66" s="7"/>
       <c r="O66" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P66" s="4" t="inlineStr">
         <is>
-          <t>(05445)2-06-64</t>
+          <t>(05445)22505</t>
         </is>
       </c>
       <c r="Q66" s="4"/>
       <c r="R66" s="4" t="inlineStr">
         <is>
-          <t>school4lebed@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>lebinternat@gmail.com</t>
+        </is>
+      </c>
+      <c r="S66" s="4"/>
       <c r="T66" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубовик Олена Сергіївна</t>
+          <t>Директор Удод Анатолій Васильович</t>
         </is>
       </c>
       <c r="U66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X66" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y66" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="4" t="inlineStr">
         <is>
-          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 3 Лебединської міської ради Сумської області</t>
+          <t>Лебединська гімназія з початковою школою № 4 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B67" s="5" t="n">
-        <v>139669</v>
+        <v>139604</v>
       </c>
       <c r="C67" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
-          <t>Лебединський ЗЗСО І-ІІІ ступенів № 3</t>
+          <t>Лебединська гімназія з початковою школою № 4</t>
         </is>
       </c>
       <c r="E67" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G67" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H67" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K67" s="4" t="inlineStr">
         <is>
-          <t>площа Зуєва, 12</t>
+          <t>вулиця Олександра Чапаєва, 1</t>
         </is>
       </c>
       <c r="L67" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M67" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N67" s="7"/>
       <c r="O67" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P67" s="4" t="inlineStr">
         <is>
-          <t>(05445)39631</t>
+          <t>(05445)2-06-64</t>
         </is>
       </c>
       <c r="Q67" s="4"/>
       <c r="R67" s="4" t="inlineStr">
         <is>
-          <t>lebedynzosh3@ukr.net</t>
+          <t>school4lebed@ukr.net</t>
         </is>
       </c>
       <c r="S67" s="4" t="inlineStr">
         <is>
-          <t>https://lebedyn3.school.org.ua/</t>
+          <t>http://lebzosh4.com.ua/</t>
         </is>
       </c>
       <c r="T67" s="4" t="inlineStr">
         <is>
-          <t>Директор Фролова Тетяна Іванівна</t>
+          <t>Директор Дубовик Олена Сергіївна</t>
         </is>
       </c>
       <c r="U67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X67" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y67" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="4" t="inlineStr">
         <is>
-          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 5 Лебединської міської ради Сумської області</t>
+          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 3 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B68" s="5" t="n">
-        <v>139605</v>
+        <v>139669</v>
       </c>
       <c r="C68" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>Лебединський ЗЗСО І-ІІІ ступенів № 5</t>
+          <t>Лебединський ЗЗСО І-ІІІ ступенів № 3</t>
         </is>
       </c>
       <c r="E68" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G68" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H68" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K68" s="4" t="inlineStr">
         <is>
-          <t>площа Соборна, 35</t>
+          <t>площа Зуєва, 12</t>
         </is>
       </c>
       <c r="L68" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
-          <t>(05445)22440, (05445)21667</t>
+          <t>(05445)39631</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
-          <t>schoollebedyn5@gmail.com</t>
+          <t>lebedynzosh3@ukr.net</t>
         </is>
       </c>
       <c r="S68" s="4" t="inlineStr">
         <is>
-          <t>http://lebedyn-school5.ucoz.net/</t>
+          <t>https://lebedyn3.school.org.ua/</t>
         </is>
       </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
-          <t>Директор Плужник Лариса Станіславівна</t>
+          <t>Директор Фролова Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="4" t="inlineStr">
         <is>
-          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 6 Лебединської міської ради Сумської області</t>
+          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 5 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B69" s="5" t="n">
-        <v>139650</v>
+        <v>139605</v>
       </c>
       <c r="C69" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>Лебединський ЗЗСО I-III ступенів № 6</t>
+          <t>Лебединський ЗЗСО І-ІІІ ступенів № 5</t>
         </is>
       </c>
       <c r="E69" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G69" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H69" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K69" s="4" t="inlineStr">
         <is>
-          <t>вулиця Першогвардійська, 37</t>
+          <t>площа Соборна, 35</t>
         </is>
       </c>
       <c r="L69" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M69" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N69" s="7"/>
       <c r="O69" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P69" s="4" t="inlineStr">
         <is>
-          <t>(05445)21537</t>
+          <t>(05445)22440, (05445)21667</t>
         </is>
       </c>
       <c r="Q69" s="4"/>
       <c r="R69" s="4" t="inlineStr">
         <is>
-          <t>lebedinschool6@ukr.net</t>
+          <t>schoollebedyn5@gmail.com</t>
         </is>
       </c>
       <c r="S69" s="4" t="inlineStr">
         <is>
-          <t>http://lebzosh6.at.ua</t>
+          <t>http://lebedyn-school5.ucoz.net/</t>
         </is>
       </c>
       <c r="T69" s="4" t="inlineStr">
         <is>
-          <t>Директор Верхова Валентина Юріївна</t>
+          <t>Директор Плужник Лариса Станіславівна</t>
         </is>
       </c>
       <c r="U69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X69" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y69" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
-          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів №1 Лебединської міської ради Сумської області</t>
+          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів № 6 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B70" s="5" t="n">
-        <v>139649</v>
+        <v>139650</v>
       </c>
       <c r="C70" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>Лебединський ЗЗСО І-ІІІ ступенів №1</t>
+          <t>Лебединський ЗЗСО I-III ступенів № 6</t>
         </is>
       </c>
       <c r="E70" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Майдану, 18</t>
+          <t>вулиця Першогвардійська, 37</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
-          <t>(05445)22142</t>
+          <t>(05445)21537</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
         <is>
-          <t>lebzosh1@gmail.com</t>
+          <t>lebedinschool6@ukr.net</t>
         </is>
       </c>
       <c r="S70" s="4" t="inlineStr">
         <is>
-          <t>http://zosh1lebedyn.blogspot.com/</t>
+          <t>http://lebzosh6.at.ua</t>
         </is>
       </c>
       <c r="T70" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокопченко Наталія Анатоліївна</t>
+          <t>Директор Верхова Валентина Юріївна</t>
         </is>
       </c>
       <c r="U70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X70" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y70" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="4" t="inlineStr">
         <is>
-          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів №7 Лебединської міської ради Сумської області</t>
+          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів №1 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B71" s="5" t="n">
-        <v>139644</v>
+        <v>139649</v>
       </c>
       <c r="C71" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>Лебединський ЗЗСО І-ІІІ ступенів № 7</t>
+          <t>Лебединський ЗЗСО І-ІІІ ступенів №1</t>
         </is>
       </c>
       <c r="E71" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G71" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H71" s="6" t="inlineStr">
         <is>
           <t>5910500000</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
           <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K71" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 9</t>
+          <t>вулиця Героїв Майдану, 18</t>
         </is>
       </c>
       <c r="L71" s="6" t="inlineStr">
         <is>
           <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
-          <t>(05445)219-37, (05445)2-19-37</t>
+          <t>(05445)22142</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
-          <t>osvita7shkola@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S71" s="4"/>
+          <t>lebzosh1@gmail.com</t>
+        </is>
+      </c>
+      <c r="S71" s="4" t="inlineStr">
+        <is>
+          <t>http://zosh1lebedyn.blogspot.com/</t>
+        </is>
+      </c>
       <c r="T71" s="4" t="inlineStr">
         <is>
-          <t>Директор Судніцина Людмила Миколаївна</t>
+          <t>Директор Прокопченко Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №9 Охтирської міської ради Сумської області</t>
+          <t>Лебединський заклад загальної середньої освіти І-ІІІ ступенів №7 Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B72" s="5" t="n">
-        <v>141818</v>
+        <v>139644</v>
       </c>
       <c r="C72" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 9 Охтирської міської ради Сумської області</t>
+          <t>Лебединський ЗЗСО І-ІІІ ступенів № 7</t>
         </is>
       </c>
       <c r="E72" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G72" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H72" s="6" t="inlineStr">
         <is>
-          <t>5910200000</t>
+          <t>5910500000</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
-          <t>Охтирка, Сумська область</t>
+          <t>Лебедин, Сумська область</t>
         </is>
       </c>
       <c r="K72" s="4" t="inlineStr">
         <is>
-          <t>вулиця Короленка, 2</t>
+          <t>вулиця Сумська, 9</t>
         </is>
       </c>
       <c r="L72" s="6" t="inlineStr">
         <is>
-          <t>UA59040110010017443</t>
+          <t>UA59080110010031484</t>
         </is>
       </c>
       <c r="M72" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Охтирка</t>
+          <t>Сумська обл., м. Лебедин</t>
         </is>
       </c>
       <c r="N72" s="7"/>
       <c r="O72" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Охтирської міської ради</t>
+          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P72" s="4" t="inlineStr">
         <is>
-          <t>(05446)22175</t>
+          <t>(05445)219-37, (05445)2-19-37</t>
         </is>
       </c>
       <c r="Q72" s="4"/>
       <c r="R72" s="4" t="inlineStr">
         <is>
-          <t>oht.zosh.9@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>osvita7shkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S72" s="4"/>
       <c r="T72" s="4" t="inlineStr">
         <is>
-          <t>Директор Рудакова Світлана Костянтинівна</t>
+          <t>Директор Судніцина Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X72" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1 Охтирської міської ради Сумської області</t>
+          <t>Гімназія №9 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B73" s="5" t="n">
-        <v>140702</v>
+        <v>141818</v>
       </c>
       <c r="C73" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1</t>
+          <t>Гімназія № 9 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="E73" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H73" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 2</t>
+          <t>вулиця Короленка, 2</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>(05446)22080</t>
+          <t>(05446)22175</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
-          <t>aht_shkola1@ukr.net</t>
+          <t>oht.zosh.9@meta.ua</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>https://1.school.sumy.ua/</t>
+          <t>https://9.school.sumy.ua/</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>Директор Шульженко Інесса Анатоліївна</t>
+          <t>Директор Рудакова Світлана Костянтинівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X73" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y73" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3 Охтирської міської ради Сумської області</t>
+          <t>Ліцей №1 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B74" s="5" t="n">
-        <v>140768</v>
+        <v>140702</v>
       </c>
       <c r="C74" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3</t>
+          <t>Ліцей №1</t>
         </is>
       </c>
       <c r="E74" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G74" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H74" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 22</t>
+          <t>вулиця Перемоги, 2</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(05446)25534</t>
+          <t>(05446)22080</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
-          <t>zosh3okh@meta.ua</t>
+          <t>aht_shkola1@ukr.net</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
-          <t>http://zosh3okhtyrka.ucoz.ua</t>
+          <t>https://1.school.sumy.ua/</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
-          <t>Директор Ситнік Тетяна Михайлівна</t>
+          <t>Директор Шульженко Інесса Анатоліївна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y74" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 імені Р.К. Рапія Охтирської міської ради Сумської області</t>
+          <t>Ліцей №3 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B75" s="5" t="n">
-        <v>140769</v>
+        <v>140768</v>
       </c>
       <c r="C75" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 ім. Р.К. Рапія</t>
+          <t>Ліцей №3</t>
         </is>
       </c>
       <c r="E75" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G75" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H75" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K75" s="4" t="inlineStr">
         <is>
-          <t>вулиця Армійська, 107</t>
+          <t>вулиця Шевченка, 22</t>
         </is>
       </c>
       <c r="L75" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M75" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N75" s="7"/>
       <c r="O75" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P75" s="4" t="inlineStr">
         <is>
-          <t>(05446)3-15-13</t>
+          <t>(05446)25534</t>
         </is>
       </c>
       <c r="Q75" s="4"/>
       <c r="R75" s="4" t="inlineStr">
         <is>
-          <t>ozosh_5rapiy@ukr.net</t>
+          <t>zosh3okh@meta.ua</t>
         </is>
       </c>
       <c r="S75" s="4" t="inlineStr">
         <is>
-          <t>http://okhtyrka-school5.sumy.sch.in.ua</t>
+          <t>http://zosh3okhtyrka.ucoz.ua</t>
         </is>
       </c>
       <c r="T75" s="4" t="inlineStr">
         <is>
-          <t>Директор Сотнікова Ольга Миколаївна</t>
+          <t>Директор Ситнік Тетяна Михайлівна</t>
         </is>
       </c>
       <c r="U75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X75" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y75" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="4" t="inlineStr">
         <is>
-          <t>Ліцей імені Б.Д. Антоненка-Давидовича Охтирської міської ради Сумської області</t>
+          <t>Ліцей №5 імені Р.К. Рапія Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B76" s="5" t="n">
-        <v>141477</v>
+        <v>140769</v>
       </c>
       <c r="C76" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>Ліцей імені Б.Д. Антоненка-Давидовича</t>
+          <t>Ліцей №5 ім. Р.К. Рапія</t>
         </is>
       </c>
       <c r="E76" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G76" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H76" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K76" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 4</t>
+          <t>вулиця Армійська, 107</t>
         </is>
       </c>
       <c r="L76" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M76" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N76" s="7"/>
       <c r="O76" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P76" s="4" t="inlineStr">
         <is>
-          <t>(05446)2-46-53, (099)9322799</t>
+          <t>(05446)3-15-13</t>
         </is>
       </c>
       <c r="Q76" s="4"/>
       <c r="R76" s="4" t="inlineStr">
         <is>
-          <t>ahtgimnaziya@ukr.net</t>
+          <t>ozosh_5rapiy@ukr.net</t>
         </is>
       </c>
       <c r="S76" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/ahtgimnaziya1/</t>
+          <t>http://okhtyrka-school5.sumy.sch.in.ua</t>
         </is>
       </c>
       <c r="T76" s="4" t="inlineStr">
         <is>
-          <t>Директор Лучко Ольга Михайлівна</t>
+          <t>Директор Сотнікова Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U76" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X76" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y76" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
-          <t>Охтирська загальноосвітня школа І-ІІ ступенів №6 Охтирської міської ради Сумської області</t>
+          <t>Ліцей імені Б.Д. Антоненка-Давидовича Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B77" s="5" t="n">
-        <v>140781</v>
+        <v>141477</v>
       </c>
       <c r="C77" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ І-ІІ ступенів №6</t>
+          <t>Ліцей імені Б.Д. Антоненка-Давидовича</t>
         </is>
       </c>
       <c r="E77" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G77" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H77" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K77" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 44</t>
+          <t>вулиця Сумська, 4</t>
         </is>
       </c>
       <c r="L77" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M77" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N77" s="7"/>
       <c r="O77" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P77" s="4" t="inlineStr">
         <is>
-          <t>(05446)24334</t>
+          <t>(05446)2-46-53, (099)9322799</t>
         </is>
       </c>
       <c r="Q77" s="4"/>
       <c r="R77" s="4" t="inlineStr">
         <is>
-          <t>shool6@ukr.net</t>
+          <t>ahtgimnaziya@ukr.net</t>
         </is>
       </c>
       <c r="S77" s="4" t="inlineStr">
         <is>
-          <t>http://school6.okhtyrka.net/</t>
+          <t>https://sites.google.com/site/ahtgimnaziya1/</t>
         </is>
       </c>
       <c r="T77" s="4" t="inlineStr">
         <is>
-          <t>Директор Гусарова Антоніна Василівна</t>
+          <t>Директор Лучко Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U77" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X77" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="4" t="inlineStr">
         <is>
-          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №11 Охтирської міської ради Сумської області</t>
+          <t>Охтирська загальноосвітня школа І-ІІ ступенів №6 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B78" s="5" t="n">
-        <v>141478</v>
+        <v>140781</v>
       </c>
       <c r="C78" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ І-ІІІ ступенів № 11</t>
+          <t>ЗОШ І-ІІ ступенів №6</t>
         </is>
       </c>
       <c r="E78" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G78" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H78" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K78" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 223</t>
+          <t>вулиця Сумська, 44</t>
         </is>
       </c>
       <c r="L78" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M78" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N78" s="7"/>
       <c r="O78" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P78" s="4" t="inlineStr">
         <is>
-          <t>(05446)23744</t>
+          <t>(05446)24334</t>
         </is>
       </c>
       <c r="Q78" s="4"/>
       <c r="R78" s="4" t="inlineStr">
         <is>
-          <t>aht_zosh11@ukr.net</t>
+          <t>shool6@ukr.net</t>
         </is>
       </c>
       <c r="S78" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/ohtskola11/novini</t>
+          <t>http://school6.okhtyrka.net/</t>
         </is>
       </c>
       <c r="T78" s="4" t="inlineStr">
         <is>
-          <t>Директор Сергієнко Олена Миколаївна</t>
+          <t>Директор Гусарова Антоніна Василівна</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="4" t="inlineStr">
         <is>
-          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №2 Охтирської міської ради Сумської області</t>
+          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №11 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B79" s="5" t="n">
-        <v>141626</v>
+        <v>141478</v>
       </c>
       <c r="C79" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ І-ІІІ ступенів №2</t>
+          <t>ЗОШ І-ІІІ ступенів № 11</t>
         </is>
       </c>
       <c r="E79" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G79" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H79" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K79" s="4" t="inlineStr">
         <is>
-          <t>провулок Сумський, 35</t>
+          <t>вулиця Сумська, 223</t>
         </is>
       </c>
       <c r="L79" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M79" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N79" s="7"/>
       <c r="O79" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P79" s="4" t="inlineStr">
         <is>
-          <t>(05446)22770</t>
+          <t>(05446)23744</t>
         </is>
       </c>
       <c r="Q79" s="4"/>
       <c r="R79" s="4" t="inlineStr">
         <is>
-          <t>scool2@meta.ua</t>
+          <t>aht_zosh11@ukr.net</t>
         </is>
       </c>
       <c r="S79" s="4" t="inlineStr">
         <is>
-          <t>http://school-2-okhtyrka.cf/</t>
+          <t>https://sites.google.com/site/ohtskola11/novini</t>
         </is>
       </c>
       <c r="T79" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Світлана Анатоліївна</t>
+          <t>Директор Сергієнко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X79" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y79" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="4" t="inlineStr">
         <is>
-          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №4 імені Остапа Вишні Охтирської міської ради Сумської області</t>
+          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №2 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B80" s="5" t="n">
-        <v>141627</v>
+        <v>141626</v>
       </c>
       <c r="C80" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ І-ІІІ ступенів №4 імені Остапа Вишні</t>
+          <t>ЗОШ І-ІІІ ступенів №2</t>
         </is>
       </c>
       <c r="E80" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G80" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H80" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K80" s="4" t="inlineStr">
         <is>
-          <t>вулиця Холодноярська, 4</t>
+          <t>провулок Сумський, 35</t>
         </is>
       </c>
       <c r="L80" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M80" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N80" s="7"/>
       <c r="O80" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P80" s="4" t="inlineStr">
         <is>
-          <t>(05446)2-26-01</t>
+          <t>(05446)22770</t>
         </is>
       </c>
       <c r="Q80" s="4"/>
       <c r="R80" s="4" t="inlineStr">
         <is>
-          <t>ostvishnya@gmail.com</t>
+          <t>scool2@meta.ua</t>
         </is>
       </c>
       <c r="S80" s="4" t="inlineStr">
         <is>
-          <t>http://okhtyrka-shkola4.net/</t>
+          <t>http://school-2-okhtyrka.cf/</t>
         </is>
       </c>
       <c r="T80" s="4" t="inlineStr">
         <is>
-          <t>Директор Єременко Тетяна Сергіївна</t>
+          <t>Директор Бондаренко Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X80" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y80" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
-          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №8 Охтирської міської ради Сумської області</t>
+          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №4 імені Остапа Вишні Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B81" s="5" t="n">
-        <v>140782</v>
+        <v>141627</v>
       </c>
       <c r="C81" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>ЗОШ І-ІІІ ступенів № 8</t>
+          <t>ЗОШ І-ІІІ ступенів №4 імені Остапа Вишні</t>
         </is>
       </c>
       <c r="E81" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G81" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H81" s="6" t="inlineStr">
         <is>
           <t>5910200000</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
           <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K81" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 30-А</t>
+          <t>вулиця Холодноярська, 4</t>
         </is>
       </c>
       <c r="L81" s="6" t="inlineStr">
         <is>
           <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M81" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
-          <t>(05446)2-32-24</t>
+          <t>(05446)2-26-01</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
-          <t>zoh8.okhtyrka@gmail.com</t>
+          <t>ostvishnya@gmail.com</t>
         </is>
       </c>
       <c r="S81" s="4" t="inlineStr">
         <is>
-          <t>https://www.zosh8-akhtyrka.com.ua/</t>
+          <t>http://okhtyrka-shkola4.net/</t>
         </is>
       </c>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Голець Людмила Леонідівна</t>
+          <t>Директор Єременко Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="4" t="inlineStr">
         <is>
-          <t>Підлипненський ліцей Конотопської міської ради Сумської області</t>
+          <t>Охтирська загальноосвітня школа І-ІІІ ступенів №8 Охтирської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B82" s="5" t="n">
-        <v>136768</v>
+        <v>140782</v>
       </c>
       <c r="C82" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>Підлипненський ліцей</t>
+          <t>ЗОШ І-ІІІ ступенів № 8</t>
         </is>
       </c>
       <c r="E82" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G82" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H82" s="6" t="inlineStr">
         <is>
-          <t>5910490501</t>
+          <t>5910200000</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
-          <t>с. Підлипне, Конотоп, Сумська область</t>
+          <t>Охтирка, Сумська область</t>
         </is>
       </c>
       <c r="K82" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чарівна, 18а</t>
+          <t>вулиця Гоголя, 30-А</t>
         </is>
       </c>
       <c r="L82" s="6" t="inlineStr">
         <is>
-          <t>UA59020070040032122</t>
+          <t>UA59040110010017443</t>
         </is>
       </c>
       <c r="M82" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Підлипне</t>
+          <t>Сумська обл., м. Охтирка</t>
         </is>
       </c>
       <c r="N82" s="7"/>
       <c r="O82" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Конотопської міської ради Сумської області.</t>
+          <t>Відділ освіти Охтирської міської ради</t>
         </is>
       </c>
       <c r="P82" s="4" t="inlineStr">
         <is>
-          <t>(05447)55807</t>
+          <t>(05446)2-32-24</t>
         </is>
       </c>
       <c r="Q82" s="4"/>
       <c r="R82" s="4" t="inlineStr">
         <is>
-          <t>school15-pidlipne@ukr.net</t>
+          <t>zoh8.okhtyrka@gmail.com</t>
         </is>
       </c>
       <c r="S82" s="4" t="inlineStr">
         <is>
-          <t>https://school15.osvita-konotop.gov.ua/</t>
+          <t>https://www.zosh8-akhtyrka.com.ua/</t>
         </is>
       </c>
       <c r="T82" s="4" t="inlineStr">
         <is>
-          <t>Директор Щербина Віктор Борисович</t>
+          <t>В.о. директора Голець Людмила Леонідівна</t>
         </is>
       </c>
       <c r="U82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V82" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X82" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y82" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа Піщанська загальноосвітня школа I-II ступенів м. Суми Сумської області</t>
+          <t>Підлипненський ліцей Конотопської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B83" s="5" t="n">
-        <v>145062</v>
+        <v>136768</v>
       </c>
       <c r="C83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>Піщанська ЗОШ І-ІІ ступенів</t>
+          <t>Підлипненський ліцей</t>
         </is>
       </c>
       <c r="E83" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G83" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H83" s="6" t="inlineStr">
         <is>
-          <t>5910191501</t>
+          <t>5910490501</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
-          <t>с. Піщане, Суми, Сумська область</t>
+          <t>с. Підлипне, Конотоп, Сумська область</t>
         </is>
       </c>
       <c r="K83" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 26</t>
+          <t>вулиця Чарівна, 18а</t>
         </is>
       </c>
       <c r="L83" s="6" t="inlineStr">
         <is>
-          <t>UA59080270140072850</t>
+          <t>UA59020070040032122</t>
         </is>
       </c>
       <c r="M83" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Піщане</t>
+          <t>Сумська обл., Конотопський р-н, с. Підлипне</t>
         </is>
       </c>
       <c r="N83" s="7"/>
       <c r="O83" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Сумської міської ради</t>
+          <t>Управління освіти Конотопської міської ради Сумської області.</t>
         </is>
       </c>
       <c r="P83" s="4" t="inlineStr">
         <is>
-          <t>(0542)789741</t>
+          <t>(05447)55807</t>
         </is>
       </c>
       <c r="Q83" s="4"/>
       <c r="R83" s="4" t="inlineStr">
         <is>
-          <t>shcolanet2008@ukr.net</t>
+          <t>school15-pidlipne@ukr.net</t>
         </is>
       </c>
       <c r="S83" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/pischane2020rik</t>
+          <t>https://school15.osvita-konotop.gov.ua/</t>
         </is>
       </c>
       <c r="T83" s="4" t="inlineStr">
         <is>
-          <t>Директор Нагорна Наталія Іванівна</t>
+          <t>Директор Щербина Віктор Борисович</t>
         </is>
       </c>
       <c r="U83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V83" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X83" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y83" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Роменський ліцей №4 Роменської міської ради Сумської області імені Героя України Тетяни Маркус"</t>
+          <t>Комунальна установа Піщанська загальноосвітня школа I-II ступенів м. Суми, Сумської області</t>
         </is>
       </c>
       <c r="B84" s="5" t="n">
-        <v>144015</v>
+        <v>145062</v>
       </c>
       <c r="C84" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>Роменський ліцей № 4 ім. Тетяни Маркус</t>
+          <t>Піщанська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E84" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G84" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H84" s="6" t="inlineStr">
         <is>
-          <t>5910700000</t>
+          <t>5910191501</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
-          <t>Ромни, Сумська область</t>
+          <t>с. Піщане, Суми, Сумська область</t>
         </is>
       </c>
       <c r="K84" s="4" t="inlineStr">
         <is>
-          <t>вулиця Монастирська, 2</t>
+          <t>вулиця Шкільна, 26</t>
         </is>
       </c>
       <c r="L84" s="6" t="inlineStr">
         <is>
-          <t>UA59060110010062596</t>
+          <t>UA59080270140072850</t>
         </is>
       </c>
       <c r="M84" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Ромни</t>
+          <t>Сумська обл., Сумський р-н, с. Піщане</t>
         </is>
       </c>
       <c r="N84" s="7"/>
       <c r="O84" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P84" s="4" t="inlineStr">
         <is>
-          <t>(05448)54129</t>
+          <t>(0542)789741</t>
         </is>
       </c>
       <c r="Q84" s="4"/>
       <c r="R84" s="4" t="inlineStr">
         <is>
-          <t>shkol4@ukr.net</t>
+          <t>shcolanet2008@ukr.net</t>
         </is>
       </c>
       <c r="S84" s="4" t="inlineStr">
         <is>
-          <t>http://romny-school4.edukit.sumy.ua/</t>
+          <t>https://sites.google.com/view/pischane2020rik</t>
         </is>
       </c>
       <c r="T84" s="4" t="inlineStr">
         <is>
-          <t>Директор Кущ Людмила Миколаївна</t>
+          <t>Директор Нагорна Наталія Іванівна</t>
         </is>
       </c>
       <c r="U84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V84" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X84" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y84" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="4" t="inlineStr">
         <is>
-          <t>Роменська загальноосвітня школа І-ІІ ступенів №6 Роменської міської ради Сумської області</t>
+          <t>Комунальний заклад "Роменський ліцей №4 Роменської міської ради Сумської області імені Героя України Тетяни Маркус"</t>
         </is>
       </c>
       <c r="B85" s="5" t="n">
-        <v>144090</v>
+        <v>144015</v>
       </c>
       <c r="C85" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>Роменська ЗОШ №6</t>
+          <t>Роменський ліцей № 4 ім. Тетяни Маркус</t>
         </is>
       </c>
       <c r="E85" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G85" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H85" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K85" s="4" t="inlineStr">
         <is>
-          <t>вулиця Всіхсвятська, 5</t>
+          <t>вулиця Монастирська, 2</t>
         </is>
       </c>
       <c r="L85" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M85" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N85" s="7"/>
       <c r="O85" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P85" s="4" t="inlineStr">
         <is>
-          <t>(05448)72921</t>
+          <t>(05448)54129</t>
         </is>
       </c>
       <c r="Q85" s="4"/>
       <c r="R85" s="4" t="inlineStr">
         <is>
-          <t>romny.school6@gmail.com</t>
+          <t>shkol4@ukr.net</t>
         </is>
       </c>
       <c r="S85" s="4" t="inlineStr">
         <is>
-          <t>http://www.romny-zosh6.sumy.sch.in.ua/</t>
+          <t>http://romny-school4.edukit.sumy.ua/</t>
         </is>
       </c>
       <c r="T85" s="4" t="inlineStr">
         <is>
-          <t>Директор Боярко Оксана Юріївна</t>
+          <t>Директор Кущ Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>Роменська загальноосвітня школа І-ІІІ ступенів №10 Роменської міської ради Сумської області</t>
+          <t>Роменська загальноосвітня школа І-ІІ ступенів №6 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
-        <v>144245</v>
+        <v>144090</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Школа №10</t>
+          <t>Роменська ЗОШ №6</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H86" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr">
         <is>
-          <t>вулиця Конотопська, 50</t>
+          <t>вулиця Всіхсвятська, 5</t>
         </is>
       </c>
       <c r="L86" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M86" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
-          <t>(05448)58991</t>
+          <t>(05448)72921</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
-          <t>scool10@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S86" s="4"/>
+          <t>romny.school6@gmail.com</t>
+        </is>
+      </c>
+      <c r="S86" s="4" t="inlineStr">
+        <is>
+          <t>http://www.romny-zosh6.sumy.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Хоменко Альбіна Миколаївна</t>
+          <t>В.о. директора Самілик Марина Іванівна</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Роменська загальноосвітня школа І-ІІІ ступенів №11 Роменської міської ради Сумської області</t>
+          <t>Роменська загальноосвітня школа І-ІІІ ступенів №10 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>143829</v>
+        <v>144245</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Школа №11</t>
+          <t>Школа №10</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Роменщини, 121</t>
+          <t>вулиця Конотопська, 50</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(05448)52226</t>
+          <t>(05448)58991</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>r_school_11@ukr.net</t>
+          <t>scool10@ukr.net</t>
         </is>
       </c>
       <c r="S87" s="4"/>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Зеленська Вікторія Володимирівна</t>
+          <t>Директор Хоменко Альбіна Миколаївна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Роменська загальноосвітня школа І-ІІІ ступенів №5 Роменської міської ради Сумської області</t>
+          <t>Роменська загальноосвітня школа І-ІІІ ступенів №11 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>143836</v>
+        <v>143829</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Школа №5</t>
+          <t>Школа №11</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>вулиця Прокопенка, 76</t>
+          <t>вулиця Героїв Роменщини, 121</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(05448)31590</t>
+          <t>(05448)52226</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>romny-school5@ukr.net</t>
+          <t>r_school_11@ukr.net</t>
         </is>
       </c>
       <c r="S88" s="4"/>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Діхнич Наталія Федорівна</t>
+          <t>Директор Зеленська Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Роменська загальноосвітня школа І-ІІІ ступенів №7 Роменської міської ради Сумської області</t>
+          <t>Роменська загальноосвітня школа І-ІІІ ступенів №5 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>144073</v>
+        <v>143836</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>м. Ромни ЗОШ №7</t>
+          <t>Школа №5</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полтавська, 32</t>
+          <t>вулиця Прокопенка, 76</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(05448)79794</t>
+          <t>(05448)31590</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>romny.school7@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>romny-school5@ukr.net</t>
+        </is>
+      </c>
+      <c r="S89" s="4"/>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>Директор Федько Світлана Василівна</t>
+          <t>Директор Діхнич Наталія Федорівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Роменський заклад загальної середньої освіти І-ІІ ступенів №8 Роменської міської ради Сумської області</t>
+          <t>Роменська загальноосвітня школа І-ІІІ ступенів №7 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>144074</v>
+        <v>144073</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>Роменська ЗОШ №8</t>
+          <t>м. Ромни ЗОШ №7</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троїцька, 94</t>
+          <t>вулиця Полтавська, 32</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(05448)78036</t>
+          <t>(05448)79794</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>shool8@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S90" s="4"/>
+          <t>romny.school7@gmail.com</t>
+        </is>
+      </c>
+      <c r="S90" s="4" t="inlineStr">
+        <is>
+          <t>romnyschool7.e-schools.info</t>
+        </is>
+      </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокопенко Тетяна Іванівна</t>
+          <t>Директор Федько Світлана Василівна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Роменський ліцей №1 ім. П.І. Калнишевського Роменської міської ради Сумської області</t>
+          <t>Роменський заклад загальної середньої освіти І-ІІ ступенів №8 Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>143833</v>
+        <v>144074</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Роменський ліцей № 1 РМР</t>
+          <t>Роменська ЗОШ №8</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>вулиця Іллінська, 15</t>
+          <t>вулиця Троїцька, 94</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(05448)54335</t>
+          <t>(05448)78036</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>school-1-romny@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>shool8@ukr.net</t>
+        </is>
+      </c>
+      <c r="S91" s="4"/>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Директор Судьїна Валентина Володимирівна</t>
+          <t>Директор Прокопенко Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Роменський ліцей №2 ім. акад. А.Ф. Йоффе Роменської міської ради Сумської області</t>
+          <t>Роменський ліцей №1 ім. П.І. Калнишевського Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>143996</v>
+        <v>143833</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Роменський ліцей № 2 РМР</t>
+          <t>Роменський ліцей № 1 РМР</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
           <t>5910700000</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
           <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборна, 33</t>
+          <t>вулиця Іллінська, 15</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(05448)52405</t>
+          <t>(05448)54335</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>romnyschool2@ukr.net</t>
+          <t>school-1-romny@ukr.net</t>
         </is>
       </c>
       <c r="S92" s="4" t="inlineStr">
         <is>
-          <t>http://school2romny.com.ua</t>
+          <t>https://sites.google.com/site/szoshno1romny/</t>
         </is>
       </c>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Юракова Олена Вячеславівна</t>
+          <t>Директор Судьїна Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) «Шосткинська загальноосвітня школа I-III ступенів № 5 Шосткинської міської ради Сумської області»</t>
+          <t>Роменський ліцей №2 ім. акад. А.Ф. Йоффе Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>137674</v>
+        <v>143996</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Школа №5</t>
+          <t>Роменський ліцей № 2 РМР</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
-          <t>5911000000</t>
+          <t>5910700000</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>Шостка, Сумська область</t>
+          <t>Ромни, Сумська область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Марата, 24-А</t>
+          <t>вулиця Соборна, 33</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
-          <t>UA59100170010017917</t>
+          <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., м. Шостка</t>
+          <t>Сумська обл., м. Ромни</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Шосткинської міської ради</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(05449)75568, (05449)61288</t>
+          <t>(05448)52405</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>sh5.at.ua@gmail.com</t>
+          <t>romnyschool2@ukr.net</t>
         </is>
       </c>
       <c r="S93" s="4" t="inlineStr">
         <is>
-          <t>http://sh5.at.ua</t>
+          <t>http://school2romny.com.ua</t>
         </is>
       </c>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайленко Микола Миколайович</t>
+          <t>Директор Юракова Олена Вячеславівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) «Шосткинський навчально-виховний комплекс: Шосткинська загальноосвітня школа І-ІІІ ступенів №9 - дошкільний навчальний заклад Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) «Шосткинська загальноосвітня школа I-III ступенів № 5 Шосткинської міської ради Сумської області»</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>137715</v>
+        <v>137674</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>ШНВК ШЗШ № 9-ДНЗ</t>
+          <t>Школа №5</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 2</t>
+          <t>вулиця Марата, 24-А</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(05449)20232, (05449)70319</t>
+          <t>(05449)75568, (05449)61288</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>nvk-9@ukr.net</t>
+          <t>sh5.at.ua@gmail.com</t>
         </is>
       </c>
       <c r="S94" s="4" t="inlineStr">
         <is>
-          <t>http://school9.shostka-rada.gov.ua/index.php</t>
+          <t>http://sh5.at.ua</t>
         </is>
       </c>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Ґасимова Оксана Олександрівна</t>
+          <t>Директор Михайленко Микола Миколайович</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y94" s="5"/>
+      <c r="Y94" s="5" t="n">
+        <v>4554</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська гімназія Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) «Шосткинський навчально-виховний комплекс: Шосткинська загальноосвітня школа І-ІІІ ступенів №9 - дошкільний навчальний заклад Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>137716</v>
+        <v>137715</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Шосткинська гімназія ШМР Сумської області</t>
+          <t>ШНВК ШЗШ № 9-ДНЗ</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Інститутська, 4</t>
+          <t>вулиця Сумська, 2</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(05449)22040, (05449)72030</t>
+          <t>(05449)20232, (05449)70319</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>shostka.gimn@gmail.com</t>
+          <t>nvk-9@ukr.net</t>
         </is>
       </c>
       <c r="S95" s="4" t="inlineStr">
         <is>
-          <t>http://shostka-gimnaz.sumy.sch.in.ua/tab/hot/</t>
+          <t>http://school9.shostka-rada.gov.ua/index.php</t>
         </is>
       </c>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Директор Мороз Юлія Михайлівна</t>
+          <t>В.о. директора Ґасимова Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y95" s="5"/>
+      <c r="Y95" s="5" t="n">
+        <v>2640</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №11 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська гімназія Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>138108</v>
+        <v>137716</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Школа №11</t>
+          <t>Шосткинська гімназія ШМР Сумської області</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Свободи, 70</t>
+          <t>вулиця Інститутська, 4</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(05449)62409</t>
+          <t>(05449)22040, (05449)72030</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>shostka-school-11@ukr.net</t>
+          <t>shostka.gimn@gmail.com</t>
         </is>
       </c>
       <c r="S96" s="4" t="inlineStr">
         <is>
-          <t>school11.shostka-rada.gov.ua</t>
+          <t>http://shostka-gimnaz.sumy.sch.in.ua/tab/hot/</t>
         </is>
       </c>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>Директор Грибук Наталія Григорівна</t>
+          <t>Директор Мороз Юлія Михайлівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y96" s="5"/>
+      <c r="Y96" s="5" t="n">
+        <v>880</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №12 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №11 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>137738</v>
+        <v>138108</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>ШЗШ І-ІІІ ступенів № 12 ШМР Сумської області</t>
+          <t>Школа №11</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ціолковського, 10</t>
+          <t>вулиця Свободи, 70</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(05449)42163, (05449)20036</t>
+          <t>(05449)62409</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>school12shostka@ukr.net</t>
+          <t>shostka-school-11@ukr.net</t>
         </is>
       </c>
       <c r="S97" s="4" t="inlineStr">
         <is>
-          <t>http://school12.shostka-rada.gov.ua</t>
+          <t>school11.shostka-rada.gov.ua</t>
         </is>
       </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Круш Ірина Володимирівна</t>
+          <t>Директор Грибук Наталія Григорівна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y97" s="5"/>
+      <c r="Y97" s="5" t="n">
+        <v>2130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №4 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №12 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>137663</v>
+        <v>137738</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Школа №4</t>
+          <t>ШЗШ І-ІІІ ступенів № 12 ШМР Сумської області</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Заводська, 30</t>
+          <t>вулиця Ціолковського, 10</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(05449)7-75-62</t>
+          <t>(05449)42163, (05449)20036</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>schoo4@ukr.net</t>
+          <t>school12shostka@ukr.net</t>
         </is>
       </c>
       <c r="S98" s="4" t="inlineStr">
         <is>
-          <t>http://school4.shostka-rada.gov.ua/index.php</t>
+          <t>http://school12.shostka-rada.gov.ua</t>
         </is>
       </c>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Редман Людмила Миколаївна</t>
+          <t>Директор Круш Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y98" s="5"/>
+      <c r="Y98" s="5" t="n">
+        <v>3225</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №7 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №4 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>137714</v>
+        <v>137663</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Шосткинська ЗОШ №7</t>
+          <t>Школа №4</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Матросова, 1</t>
+          <t>вулиця Заводська, 30</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(05449)7-31-21, (05449)7-28-60</t>
+          <t>(05449)7-75-62</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>shostka.shkola7@gmail.com</t>
+          <t>schoo4@ukr.net</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/shostka-shkola-7</t>
+          <t>http://school4.shostka-rada.gov.ua/index.php</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Романченко Анжела Миколаївна</t>
+          <t>Директор Редман Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y99" s="5"/>
+      <c r="Y99" s="5" t="n">
+        <v>2490</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №8 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №7 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>137762</v>
+        <v>137714</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>Школа № 8</t>
+          <t>Шосткинська ЗОШ №7</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Озерна, 29</t>
+          <t>вулиця Матросова, 1</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(05449)4-32-57</t>
+          <t>(05449)7-31-21, (05449)7-28-60</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>shzosh8@ukr.net</t>
+          <t>shostka.shkola7@gmail.com</t>
         </is>
       </c>
       <c r="S100" s="4" t="inlineStr">
         <is>
-          <t>http://zosh-8.at.ua</t>
+          <t>https://sites.google.com/view/shostka-shkola-7</t>
         </is>
       </c>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириченко Олександр Васильович</t>
+          <t>В.о. директора Романченко Анжела Миколаївна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y100" s="5"/>
+      <c r="Y100" s="5" t="n">
+        <v>2640</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська спеціалізована школа І-ІІІ ступенів №1 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська загальноосвітня школа І-ІІІ ступенів №8 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>137667</v>
+        <v>137762</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>ШСШ І-ІІІ ступенів № 1 ШМР Сумської області</t>
+          <t>Школа № 8</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чернігівська, 10</t>
+          <t>вулиця Озерна, 29</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(05449)21331, (05449)21083</t>
+          <t>(05449)4-32-57</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>sh1_shostka@ukr.net</t>
+          <t>shzosh8@ukr.net</t>
         </is>
       </c>
       <c r="S101" s="4" t="inlineStr">
         <is>
-          <t>http://school1.shostka-rada.gov.ua/</t>
+          <t>http://zosh-8.at.ua</t>
         </is>
       </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Сметана Ірина Віталіївна</t>
+          <t>Директор Кириченко Олександр Васильович</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y101" s="5"/>
+      <c r="Y101" s="5" t="n">
+        <v>1800</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинська спеціальна загальноосвітня школа І-ІІ ступенів №10 Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська спеціалізована школа І-ІІІ ступенів №1 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>137718</v>
+        <v>137667</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Шосткинська СЗШ №10</t>
+          <t>ШСШ І-ІІІ ступенів № 1 ШМР Сумської області</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герцена, 3</t>
+          <t>вулиця Чернігівська, 10</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(05449)73015</t>
+          <t>(05449)21331, (05449)21083</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>shostka-shkola10@ukr.net</t>
+          <t>sh1_shostka@ukr.net</t>
         </is>
       </c>
       <c r="S102" s="4" t="inlineStr">
         <is>
-          <t>http://school10.shostka-rada.gov.ua/</t>
+          <t>http://school1.shostka-rada.gov.ua/</t>
         </is>
       </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Макаренко Олена Сергіївна</t>
+          <t>В.о. директора Сметана Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y102" s="5"/>
+      <c r="Y102" s="5" t="n">
+        <v>4920</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Комунальна організація (установа, заклад) "Шосткинський навчально-виховний комплекс: загальноосвітня школа І-ІІІ ступенів № 6 - дошкільний навчальний заклад ім. Героя Радянського Союзу Колодко М.О. Шосткинської міської ради Сумської області"</t>
+          <t>Комунальна організація (установа, заклад) "Шосткинська спеціальна загальноосвітня школа І-ІІ ступенів №10 Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>137681</v>
+        <v>137718</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>ШНВК:ЗОШ І-ІІІ ст. № 6 - ДНЗ</t>
+          <t>Шосткинська СЗШ №10</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Герцена, 3</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(05449)7-99-81</t>
+          <t>(05449)73015</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
       <c r="R103" s="4" t="inlineStr">
         <is>
-          <t>nvk6.shostka@ukr.net</t>
+          <t>shostka-shkola10@ukr.net</t>
         </is>
       </c>
       <c r="S103" s="4" t="inlineStr">
         <is>
-          <t>http://school6.shostka-rada.gov.ua/</t>
+          <t>http://school10.shostka-rada.gov.ua/</t>
         </is>
       </c>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Плацинда Оксана Леонідівна</t>
+          <t>В.о. директора Макаренко Олена Сергіївна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y103" s="5"/>
+      <c r="Y103" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
           <t>Комунальна організація (установа, заклад) "Шосткинський навчально-виховний комплекс: спеціалізована школа І-ІІ ступенів-ліцей Шосткинської міської ради Сумської області"</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
         <v>137713</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
           <t>Шосткинський НВК: сш І-ІІ ст.-ліцей</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -11905,51 +11921,53 @@
       <c r="T104" s="4" t="inlineStr">
         <is>
           <t>Директор Василенко Вячеслав Миколайович</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y104" s="5"/>
+      <c r="Y104" s="5" t="n">
+        <v>2400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради "Шосткинський ліцей спортивного профілю"</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
         <v>148815</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
           <t>КЗ СОР "Шосткинський спортивний ліцей"</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -12023,7838 +12041,7844 @@
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="4" t="inlineStr">
         <is>
-          <t>Шосткинська початкова школа "Паросток" Шосткинської міської ради Сумської області</t>
+          <t>Шосткинська загальноосвітня школа І-ІІІ ступенів №6 - заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B106" s="5" t="n">
-        <v>138116</v>
+        <v>137681</v>
       </c>
       <c r="C106" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D106" s="4" t="inlineStr">
         <is>
-          <t>ШПШ "Паросток" ШМР Сумської області</t>
+          <t>ШЗШ І-ІІІ ступенів № 6 - ЗДО ШМР Сумської обл.</t>
         </is>
       </c>
       <c r="E106" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F106" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G106" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H106" s="6" t="inlineStr">
         <is>
           <t>5911000000</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
           <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K106" s="4" t="inlineStr">
         <is>
-          <t>вулиця Знаменська, 4А</t>
+          <t>вулиця Шкільна, 2А</t>
         </is>
       </c>
       <c r="L106" s="6" t="inlineStr">
         <is>
           <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M106" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N106" s="7"/>
       <c r="O106" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P106" s="4" t="inlineStr">
         <is>
-          <t>(05449)7-21-43</t>
+          <t>(05449)7-99-81</t>
         </is>
       </c>
       <c r="Q106" s="4"/>
       <c r="R106" s="4" t="inlineStr">
         <is>
-          <t>parostok_shostka@ukr.net</t>
+          <t>nvk6.shostka@ukr.net</t>
         </is>
       </c>
       <c r="S106" s="4" t="inlineStr">
         <is>
-          <t>http://school13.shostka.ua/</t>
+          <t>http://school6.shostka-rada.gov.ua/</t>
         </is>
       </c>
       <c r="T106" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Назаренко Світлана Миколаївна</t>
+          <t>В.о. директора Плацинда Оксана Леонідівна</t>
         </is>
       </c>
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y106" s="5"/>
+      <c r="Y106" s="5" t="n">
+        <v>2502</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>АЛТИНІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Шосткинська початкова школа "Паросток" Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>139119</v>
+        <v>138116</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>АЛТИНІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>ШПШ "Паросток" ШМР Сумської області</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
-          <t>5922680401</t>
+          <t>5911000000</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>с. Алтинівка, Кролевецький район, Сумська область</t>
+          <t>Шостка, Сумська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чайківка, 19</t>
+          <t>вулиця Знаменська, 4А</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
-          <t>UA59020090020077404</t>
+          <t>UA59100170010017917</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Алтинівка</t>
+          <t>Сумська обл., м. Шостка</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Кролевецької міської ради</t>
+          <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(05453)72249</t>
+          <t>(05449)7-21-43</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>altynivska.sh@ukr.net</t>
+          <t>parostok_shostka@ukr.net</t>
         </is>
       </c>
       <c r="S107" s="4" t="inlineStr">
         <is>
-          <t>altynivka.krolevec-osvita.gov.ua</t>
+          <t>http://school13.shostka.ua/</t>
         </is>
       </c>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Федоренко Михайло Васильович</t>
+          <t>В.о. директора Назаренко Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Анастасівський ліцей - заклад загальної середньої освіти I-III ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>АЛТИНІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>143417</v>
+        <v>139119</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Анастасівський ліцей</t>
+          <t>АЛТИНІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>5924180601</t>
+          <t>5922680401</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
-          <t>с. Анастасівка, Роменський район, Сумська область</t>
+          <t>с. Алтинівка, Кролевецький район, Сумська область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 63</t>
+          <t>вулиця Чайківка, 19</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA59060010020040055</t>
+          <t>UA59020090020077404</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Анастасівка</t>
+          <t>Сумська обл., Конотопський р-н, с. Алтинівка</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Відділ освіти Кролевецької міської ради</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(0544)895383</t>
+          <t>(05453)72249</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>Anastasivka-school@ukr.net</t>
+          <t>altynivska.sh@ukr.net</t>
         </is>
       </c>
       <c r="S108" s="4" t="inlineStr">
         <is>
-          <t>http://anastasivka-zosh.sumy.sch.in.ua/</t>
+          <t>altynivka.krolevec-osvita.gov.ua</t>
         </is>
       </c>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Директор Баскакова Лідія Михайлівна</t>
+          <t>Директор Федоренко Михайло Васильович</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Андріївська гімназія - заклад загальної середньої освіти І-ІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Анастасівський ліцей - заклад загальної середньої освіти I-III ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>142535</v>
+        <v>143417</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Андріївська гімназія</t>
+          <t>Анастасівський ліцей</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>5924180901</t>
+          <t>5924180601</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>с. Андріївка, Роменський район, Сумська область</t>
+          <t>с. Анастасівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новоселиця, 30</t>
+          <t>вулиця Шкільна, 63</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA59060010030037017</t>
+          <t>UA59060010020040055</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Андріївка</t>
+          <t>Сумська обл., Роменський р-н, с. Анастасівка</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(05448)97245</t>
+          <t>(0544)895383</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
-          <t>andriyivskiynvk@ukr.net</t>
+          <t>Anastasivka-school@ukr.net</t>
         </is>
       </c>
       <c r="S109" s="4" t="inlineStr">
         <is>
-          <t>https://andriyivskiynvk.e-schools.info/</t>
+          <t>http://anastasivka-zosh.sumy.sch.in.ua/</t>
         </is>
       </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Директор Ізюменко Наталія Іванівна</t>
+          <t>Директор Баскакова Лідія Михайлівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Андріяшівський ліцей - заклад загальної середньої освіти І-ІІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Андріївська гімназія - заклад загальної середньої освіти І-ІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>143419</v>
+        <v>142535</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>Андріяшівський ліцей</t>
+          <t>Андріївська гімназія</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
-          <t>5924181101</t>
+          <t>5924180901</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
-          <t>с. Андріяшівка, Роменський район, Сумська область</t>
+          <t>с. Андріївка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 56-А</t>
+          <t>вулиця Новоселиця, 30</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
-          <t>UA59060010010071206</t>
+          <t>UA59060010030037017</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Андріяшівка</t>
+          <t>Сумська обл., Роменський р-н, с. Андріївка</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(05448)93304</t>
+          <t>(05448)97245</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
-          <t>andriachivka@mail.ukr.net</t>
+          <t>andriyivskiynvk@ukr.net</t>
         </is>
       </c>
       <c r="S110" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/and-school/</t>
+          <t>https://andriyivskiynvk.e-schools.info/</t>
         </is>
       </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковшик Марина Михайлівна</t>
+          <t>Директор Ізюменко Наталія Іванівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Байрацький ліцей Липоводолинської селищної ради Сумської області</t>
+          <t>Андріяшівський ліцей - заклад загальної середньої освіти І-ІІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>139517</v>
+        <v>143419</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Байрацький ліцей</t>
+          <t>Андріяшівський ліцей</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
-          <t>5923280401</t>
+          <t>5924181101</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
-          <t>с. Байрак, Липоводолинський район, Сумська область</t>
+          <t>с. Андріяшівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 32</t>
+          <t>вулиця Шкільна, 56-А</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
-          <t>UA59060070030093650</t>
+          <t>UA59060010010071206</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Байрак</t>
+          <t>Сумська обл., Роменський р-н, с. Андріяшівка</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(066)8610121</t>
+          <t>(05448)93304</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>bajrak.school@gmail.com</t>
+          <t>andriachivka@mail.ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
-          <t>http://forum-bajrak.at.ua</t>
+          <t>https://sites.google.com/view/and-school/</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Деуленко Надія Олексіївна</t>
+          <t>Директор Ковшик Марина Михайлівна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Баницький навчально-виховний комплекс: дошкільний навчальний заклад-загальноосвітня школа І-ІІІ ступенів Глухівської міської ради Сумської області</t>
+          <t>Байрацький ліцей Липоводолинської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>176503</v>
+        <v>139517</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
-          <t>Баницький НВК : ДНЗ - ЗОШ І - ІІІ ступенів</t>
+          <t>Байрацький ліцей</t>
         </is>
       </c>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
-          <t>5921580401</t>
+          <t>5923280401</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
-          <t>с. Баничі, Глухівський район, Сумська область</t>
+          <t>с. Байрак, Липоводолинський район, Сумська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мурашка, 171-Б</t>
+          <t>вулиця Миру, 32</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
-          <t>UA59100030020072642</t>
+          <t>UA59060070030093650</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Шосткинський р-н, с. Баничі</t>
+          <t>Сумська обл., Роменський р-н, с. Байрак</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Глухівської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(05444)65-4-85</t>
+          <t>(066)8610121</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>banihi_nvk@meta.ua</t>
+          <t>bajrak.school@gmail.com</t>
         </is>
       </c>
       <c r="S112" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/banichinvk/</t>
+          <t>http://forum-bajrak.at.ua</t>
         </is>
       </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Волончук Наталія Миколаївна</t>
+          <t>Директор Деуленко Надія Олексіївна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Бацманівський навчально-виховний комплекс: заклад загальної середньої освіти І-ІІІ ступенів - заклад дошкільної освіти Роменської міської ради Сумської області</t>
+          <t>Баницький навчально-виховний комплекс: дошкільний навчальний заклад-загальноосвітня школа І-ІІІ ступенів Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>142701</v>
+        <v>176503</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D113" s="4" t="inlineStr">
         <is>
-          <t>Бацманівський НВК</t>
+          <t>Баницький НВК : ДНЗ - ЗОШ І - ІІІ ступенів</t>
         </is>
       </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
-          <t>5924186102</t>
+          <t>5921580401</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
-          <t>с. Бацмани, Роменський район, Сумська область</t>
+          <t>с. Баничі, Глухівський район, Сумська область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 21-А</t>
+          <t>вулиця Мурашка, 171-Б</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
-          <t>UA59060110030097039</t>
+          <t>UA59100030020072642</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Бацмани</t>
+          <t>Сумська обл., Шосткинський р-н, с. Баничі</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Відділ освіти Глухівської міської ради</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(05448)989-26</t>
+          <t>(05444)65-4-85</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>basmany@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S113" s="4"/>
+          <t>banihi_nvk@meta.ua</t>
+        </is>
+      </c>
+      <c r="S113" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/banichinvk/</t>
+        </is>
+      </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Чухаль Ольга Олександрівна</t>
+          <t>Директор Волончук Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Беївський ліцей Липоводолинської селищної ради Сумської області</t>
+          <t>Бацманівський навчально-виховний комплекс: заклад загальної середньої освіти І-ІІІ ступенів - заклад дошкільної освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>141047</v>
+        <v>142701</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>Беївський ліцей</t>
+          <t>Бацманівський НВК</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
-          <t>5923280801</t>
+          <t>5924186102</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
-          <t>с. Беєве, Липоводолинський район, Сумська область</t>
+          <t>с. Бацмани, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 8</t>
+          <t>вулиця Перемоги, 21-А</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
-          <t>UA59060070040022255</t>
+          <t>UA59060110030097039</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Беєве</t>
+          <t>Сумська обл., Роменський р-н, с. Бацмани</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(0545)256683</t>
+          <t>(05448)989-26</t>
         </is>
       </c>
       <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>beevoshkolna8@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>basmany@ukr.net</t>
+        </is>
+      </c>
+      <c r="S114" s="4"/>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Гелеверя Надія Іванівна</t>
+          <t>Директор Чухаль Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Бездрицький ліцей Бездрицької сільської ради Сумського району Сумської області</t>
+          <t>Беївський ліцей Липоводолинської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>146709</v>
+        <v>141047</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>Бездрицький ліцей</t>
+          <t>Беївський ліцей</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>5924780901</t>
+          <t>5923280801</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
-          <t>с. Бездрик, Сумський район, Сумська область</t>
+          <t>с. Беєве, Липоводолинський район, Сумська область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 37</t>
+          <t>провулок Шкільний, 8</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA59080010010088745</t>
+          <t>UA59060070040022255</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Бездрик</t>
+          <t>Сумська обл., Роменський р-н, с. Беєве</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Бездрицької сільської ради Сумського району Сумської області</t>
+          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(095)2511181</t>
+          <t>(0545)256683</t>
         </is>
       </c>
       <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>bezdryk_school@ukr.net</t>
+          <t>beevoshkolna8@ukr.net</t>
         </is>
       </c>
       <c r="S115" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/bezdrickaskola</t>
+          <t>http://beevozoch.ucoz.com/news/</t>
         </is>
       </c>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Директор Петренко Тетяна Василівна</t>
+          <t>Директор Гелеверя Надія Іванівна</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад Березівської сільської ради "Березівський навчально-виховний комплекс: загальноосвітня школа І-ІІІ ступенів, дошкільний навчальний заклад "Веселка"</t>
+          <t>Бездрицький ліцей Бездрицької сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>150460</v>
+        <v>146709</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>Березівський НВК</t>
+          <t>Бездрицький ліцей</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>5921581101</t>
+          <t>5924780901</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
-          <t>с. Береза, Глухівський район, Сумська область</t>
+          <t>с. Бездрик, Сумський район, Сумська область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>вулиця Довженка, 1</t>
+          <t>вулиця Центральна, 37</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA59100010010091247</t>
+          <t>UA59080010010088745</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Шосткинський р-н, с. Береза</t>
+          <t>Сумська обл., Сумський р-н, с. Бездрик</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Березівської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту Бездрицької сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(05444)67534</t>
+          <t>(095)2511181</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>bereza_nvk@berezivska-gromada.gov.ua</t>
+          <t>bezdryk_school@ukr.net</t>
         </is>
       </c>
       <c r="S116" s="4" t="inlineStr">
         <is>
-          <t>https://bereza-nvk.e-schools.info</t>
+          <t>https://sites.google.com/view/bezdrickaskola</t>
         </is>
       </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Директор Рева Микола Юрійович</t>
+          <t>Директор Петренко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Берестівський ліцей Липоводолинської селищної ради Сумської області</t>
+          <t>комунальний заклад Березівської сільської ради "Березівський навчально-виховний комплекс: загальноосвітня школа І-ІІІ ступенів, дошкільний навчальний заклад "Веселка"</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>143882</v>
+        <v>150460</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Берестівський ліцей</t>
+          <t>Березівський НВК</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>5923281201</t>
+          <t>5921581101</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
-          <t>с. Берестівка, Липоводолинський район, Сумська область</t>
+          <t>с. Береза, Глухівський район, Сумська область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 1</t>
+          <t>вулиця Довженка, 1</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA59060070050069547</t>
+          <t>UA59100010010091247</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Берестівка</t>
+          <t>Сумська обл., Шосткинський р-н, с. Береза</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
+          <t>Відділ освіти, молоді та спорту Березівської сільської ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(050)9069857</t>
+          <t>(05444)67534</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>24014952@mail.gov.ua</t>
+          <t>bereza_nvk@berezivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S117" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/berestivskazos/</t>
+          <t>https://bereza-nvk.e-schools.info</t>
         </is>
       </c>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Гречаник Віктор Олексійович</t>
+          <t>Директор Рева Микола Юрійович</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Біжівська гімназія з дошкільним підрозділом Буринської міської ради Сумської області</t>
+          <t>Берестівський ліцей Липоводолинської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>151318</v>
+        <v>143882</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Біжівська гімназія з дошкільним підрозділом</t>
+          <t>Берестівський ліцей</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
-          <t>5920980801</t>
+          <t>5923281201</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
-          <t>с. Біжівка, Буринський район, Сумська область</t>
+          <t>с. Берестівка, Липоводолинський район, Сумська область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 5</t>
+          <t>вулиця Сумська, 1</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
-          <t>UA59020030030069981</t>
+          <t>UA59060070050069547</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Біжівка</t>
+          <t>Сумська обл., Роменський р-н, с. Берестівка</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Липоводолинської селищної ради</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(05454)5-13-41</t>
+          <t>(050)9069857</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>bizhivka2012@i.ua</t>
+          <t>24014952@mail.gov.ua</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
-          <t>bizhivka.e-schools</t>
+          <t>https://sites.google.com/site/berestivskazos/</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Киріченко Світлана Григорівна</t>
+          <t>Директор Гречаник Віктор Олексійович</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Біланівська гімназія Річківської сільської ради Сумського району Сумської області</t>
+          <t>Біжівська гімназія з дошкільним підрозділом Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>149500</v>
+        <v>151318</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>Біланівська гімназія</t>
+          <t>Біжівська гімназія з дошкільним підрозділом</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
-          <t>5920681803</t>
+          <t>5920980801</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
-          <t>с. Білани, Білопільський район, Сумська область</t>
+          <t>с. Біжівка, Буринський район, Сумська область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 9</t>
+          <t>вулиця Шкільна, 5</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
-          <t>UA59080210050047037</t>
+          <t>UA59020030030069981</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Білани</t>
+          <t>Сумська обл., Конотопський р-н, с. Біжівка</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Річківської сільської ради</t>
+          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(05443)95282</t>
+          <t>(05454)5-13-41</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>bilanyschool2016@ukr.net</t>
+          <t>bizhivka2012@i.ua</t>
         </is>
       </c>
       <c r="S119" s="4" t="inlineStr">
         <is>
-          <t>http://bilanygimnaziya.e-schools.info</t>
+          <t>bizhivka.e-schools</t>
         </is>
       </c>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Сидоренко Олена Володимирівна</t>
+          <t>Директор Киріченко Світлана Григорівна</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Білківська філія Ліцею №2 Тростянецької міської ради</t>
+          <t>Біланівська гімназія Річківської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>141247</v>
+        <v>149500</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Білківська філія Ліцею №2 ТМР</t>
+          <t>Біланівська гімназія</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
-          <t>5925080401</t>
+          <t>5920681803</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
-          <t>с. Білка, Тростянецький район, Сумська область</t>
+          <t>с. Білани, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>вулиця Лесі Українки, 9</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
-          <t>UA59040130030094126</t>
+          <t>UA59080210050047037</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Білка</t>
+          <t>Сумська обл., Сумський р-н, с. Білани</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Тростянецької міської ради</t>
+          <t>Відділ освіти, молоді та спорту Річківської сільської ради</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(05458)5-72-17</t>
+          <t>(05443)95282</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>bilka-school@ukr.net</t>
+          <t>bilanyschool2016@ukr.net</t>
         </is>
       </c>
       <c r="S120" s="4" t="inlineStr">
         <is>
-          <t>http://bilka.at.ua</t>
+          <t>http://bilanygimnaziya.e-schools.info</t>
         </is>
       </c>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Маленко Людмила Борисівна</t>
+          <t>Директор Сидоренко Олена Володимирівна</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Біловодський заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
+          <t>Білківська філія Ліцею №2 Тростянецької міської ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>142566</v>
+        <v>141247</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Біловодський ЗЗСО РМР</t>
+          <t>Білківська філія Ліцею №2 ТМР</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
-          <t>5924182001</t>
+          <t>5925080401</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
-          <t>с. Біловод, Роменський район, Сумська область</t>
+          <t>с. Білка, Тростянецький район, Сумська область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>бульвар Миру, 15</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
-          <t>UA59060110040052541</t>
+          <t>UA59040130030094126</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Біловод</t>
+          <t>Сумська обл., Охтирський р-н, с. Білка</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Відділ освіти Тростянецької міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(096)6247630</t>
+          <t>(05458)5-72-17</t>
         </is>
       </c>
       <c r="Q121" s="4"/>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>bilovodschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S121" s="4"/>
+          <t>bilka-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S121" s="4" t="inlineStr">
+        <is>
+          <t>http://bilka.at.ua</t>
+        </is>
+      </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Литвиненко Світлана Миколаївна</t>
+          <t>Завідувач філією Маленко Людмила Борисівна</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №3 Білопільської міської ради Сумського району Сумської області</t>
+          <t>Біловодський заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>148511</v>
+        <v>142566</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №3</t>
+          <t>Біловодський ЗЗСО РМР</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
-          <t>5920610100</t>
+          <t>5924182001</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
-          <t>Білопілля, Білопільський район, Сумська область</t>
+          <t>с. Біловод, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Петропавлівська, 12</t>
+          <t>бульвар Миру, 15</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
-          <t>UA59080030010079123</t>
+          <t>UA59060110040052541</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, м. Білопілля</t>
+          <t>Сумська обл., Роменський р-н, с. Біловод</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(05443)92704</t>
+          <t>(096)6247630</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>bilschool3@ukr.net</t>
+          <t>bilovodschool@ukr.net</t>
         </is>
       </c>
       <c r="S122" s="4"/>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Дегтярьова Ніна Миколаївна</t>
+          <t>Директор Литвиненко Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №4 Білопільської міської ради Сумського району Сумської області</t>
+          <t>Білопільська гімназія №3 Білопільської міської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>148784</v>
+        <v>148511</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №4</t>
+          <t>Білопільська гімназія №3</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
           <t>5920610100</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Білопілля, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вокзальна, 31</t>
+          <t>вулиця Петропавлівська, 12</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
           <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, м. Білопілля</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(05443)90269</t>
+          <t>(05443)92704</t>
         </is>
       </c>
       <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>school4bil@ukr.net</t>
+          <t>bilschool3@ukr.net</t>
         </is>
       </c>
       <c r="S123" s="4"/>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаров Микола Іванович</t>
+          <t>Директор Дегтярьова Ніна Миколаївна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №5 Білопільської міської ради Сумського району Сумської області</t>
+          <t>Білопільська гімназія №4 Білопільської міської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>150191</v>
+        <v>148784</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Білопільська гімназія №5</t>
+          <t>Білопільська гімназія №4</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
           <t>5920610100</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Білопілля, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 7</t>
+          <t>вулиця Вокзальна, 31</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
           <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, м. Білопілля</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(05443)9-11-75</t>
+          <t>(05443)90269</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>bilopilskyizzso5@ukr.net</t>
+          <t>school4bil@ukr.net</t>
         </is>
       </c>
       <c r="S124" s="4"/>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Шевцова Оксана Василівна</t>
+          <t>Директор Гончаров Микола Іванович</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Білопільський ліцей №1 Білопільської міської ради Сумської області</t>
+          <t>Білопільська гімназія №5 Білопільської міської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>149946</v>
+        <v>150191</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Білопільський ліцей №1</t>
+          <t>Білопільська гімназія №5</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
           <t>5920610100</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Білопілля, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>вулиця Макаренка, 15</t>
+          <t>вулиця Сумська, 7</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
           <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, м. Білопілля</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(05443)91248</t>
+          <t>(05443)9-11-75</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>bil_spec_school_1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bilopilskyizzso5@ukr.net</t>
+        </is>
+      </c>
+      <c r="S125" s="4"/>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Оксененко Галина Кузьмівна</t>
+          <t>Директор Шевцова Оксана Василівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Білопільський ліцей №2 імені С.М. Гордієнка Білопільської міської ради Сумської області</t>
+          <t>Білопільський ліцей №1 Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>148510</v>
+        <v>149946</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Білопільський ліцей №2 імені С.М. Гордієнка</t>
+          <t>Білопільський ліцей №1</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
           <t>5920610100</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
           <t>Білопілля, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборна, 84</t>
+          <t>вулиця Макаренка, 15</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
           <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, м. Білопілля</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(05443)91258</t>
+          <t>(05443)91248</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>school-2-bilopillya@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S126" s="4"/>
+          <t>bil_spec_school_1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S126" s="4" t="inlineStr">
+        <is>
+          <t>https://www.sites.google.com/site/bilopschool1/</t>
+        </is>
+      </c>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаленко Олександр Миколайович</t>
+          <t>Директор Оксененко Галина Кузьмівна</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>Бобрицький заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
+          <t>Білопільський ліцей №2 імені С.М. Гордієнка Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
-        <v>142702</v>
+        <v>148510</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>Бобрицький ЗЗСО РМР</t>
+          <t>Білопільський ліцей №2 імені С.М. Гордієнка</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H127" s="6" t="inlineStr">
         <is>
-          <t>5924182301</t>
+          <t>5920610100</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
-          <t>с. Бобрик, Роменський район, Сумська область</t>
+          <t>Білопілля, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 62</t>
+          <t>вулиця Соборна, 84</t>
         </is>
       </c>
       <c r="L127" s="6" t="inlineStr">
         <is>
-          <t>UA59060110050015596</t>
+          <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M127" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Бобрик</t>
+          <t>Сумська обл., Сумський р-н, м. Білопілля</t>
         </is>
       </c>
       <c r="N127" s="7"/>
       <c r="O127" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P127" s="4" t="inlineStr">
         <is>
-          <t>(05448)94643</t>
+          <t>(05443)91258</t>
         </is>
       </c>
       <c r="Q127" s="4"/>
       <c r="R127" s="4" t="inlineStr">
         <is>
-          <t>bobrykschool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school-2-bilopillya@ukr.net</t>
+        </is>
+      </c>
+      <c r="S127" s="4"/>
       <c r="T127" s="4" t="inlineStr">
         <is>
-          <t>Директор Коренівський Олексій Григорович</t>
+          <t>Директор Ткаленко Олександр Миколайович</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>Богданівський навчально-виховний комплекс: загальноосвітня школа I-III ступенів - заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
+          <t>Бобрицький заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
-        <v>137250</v>
+        <v>142702</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Богданівський НВК:ЗОШ І-ІІІ ст.-ЗДО</t>
+          <t>Бобрицький ЗЗСО РМР</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H128" s="6" t="inlineStr">
         <is>
-          <t>5925380401</t>
+          <t>5924182301</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
-          <t>с. Богданівка, Шосткинський район, Сумська область</t>
+          <t>с. Бобрик, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K128" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зоряний Шлях, 104</t>
+          <t>вулиця Київська, 62</t>
         </is>
       </c>
       <c r="L128" s="6" t="inlineStr">
         <is>
-          <t>UA59100170040052082</t>
+          <t>UA59060110050015596</t>
         </is>
       </c>
       <c r="M128" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Шосткинський р-н, с. Богданівка</t>
+          <t>Сумська обл., Роменський р-н, с. Бобрик</t>
         </is>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Шосткинської міської ради</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P128" s="4" t="inlineStr">
         <is>
-          <t>(05449)36417</t>
+          <t>(05448)94643</t>
         </is>
       </c>
       <c r="Q128" s="4"/>
       <c r="R128" s="4" t="inlineStr">
         <is>
-          <t>bogdanivka97@gmail.com</t>
+          <t>bobrykschool@ukr.net</t>
         </is>
       </c>
       <c r="S128" s="4" t="inlineStr">
         <is>
-          <t>http://bogdanivka-nvk.edukit.sumy.ua</t>
+          <t>http://bobrykschool.at.ua/</t>
         </is>
       </c>
       <c r="T128" s="4" t="inlineStr">
         <is>
-          <t>Директор Овсієнко Оксана Миколаївна</t>
+          <t>Директор Коренівський Олексій Григорович</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>ліцей Боромлянської сільської ради</t>
+          <t>Богданівський навчально-виховний комплекс: загальноосвітня школа I-III ступенів - заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
-        <v>142194</v>
+        <v>137250</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>ліцей Боромлянської сільради</t>
+          <t>Богданівський НВК:ЗОШ І-ІІІ ст.-ЗДО</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H129" s="6" t="inlineStr">
         <is>
-          <t>5925080801</t>
+          <t>5925380401</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
-          <t>с. Боромля, Тростянецький район, Сумська область</t>
+          <t>с. Богданівка, Шосткинський район, Сумська область</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківська, 8</t>
+          <t>вулиця Зоряний Шлях, 104</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
-          <t>UA59040010010031876</t>
+          <t>UA59100170040052082</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Боромля</t>
+          <t>Сумська обл., Шосткинський р-н, с. Богданівка</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
-          <t>відділ освіти Боромлянської сільської ради</t>
+          <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(05458)58470</t>
+          <t>(05449)36417</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>boromlya-nvk@ukr.net</t>
+          <t>bogdanivka97@gmail.com</t>
         </is>
       </c>
       <c r="S129" s="4" t="inlineStr">
         <is>
-          <t>http://boromlia-nvk.sumy.sch.in.ua/</t>
+          <t>http://bogdanivka-nvk.edukit.sumy.ua</t>
         </is>
       </c>
       <c r="T129" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоус Світлана Миколаївна</t>
+          <t>Директор Овсієнко Оксана Миколаївна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y129" s="5"/>
+      <c r="Y129" s="5" t="n">
+        <v>594</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Бочечківський заклад загальної середньої освіти І-ІІІ ступенів Бочечківської сільської ради Конотопського району Сумської області</t>
+          <t>ліцей Боромлянської сільської ради</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
-        <v>137074</v>
+        <v>142194</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Бочечківський ЗЗСО</t>
+          <t>ліцей Боромлянської сільради</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H130" s="6" t="inlineStr">
         <is>
-          <t>5922080401</t>
+          <t>5925080801</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
-          <t>с. Бочечки, Конотопський район, Сумська область</t>
+          <t>с. Боромля, Тростянецький район, Сумська область</t>
         </is>
       </c>
       <c r="K130" s="4" t="inlineStr">
         <is>
-          <t>вулиця Загребля, 10</t>
+          <t>вулиця Харківська, 8</t>
         </is>
       </c>
       <c r="L130" s="6" t="inlineStr">
         <is>
-          <t>UA59020010010057105</t>
+          <t>UA59040010010031876</t>
         </is>
       </c>
       <c r="M130" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Бочечки</t>
+          <t>Сумська обл., Охтирський р-н, с. Боромля</t>
         </is>
       </c>
       <c r="N130" s="7"/>
       <c r="O130" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури і туризму, молоді та спорту Бочечківської сільської ради</t>
+          <t>відділ освіти Боромлянської сільської ради</t>
         </is>
       </c>
       <c r="P130" s="4" t="inlineStr">
         <is>
-          <t>(054)4757624</t>
+          <t>(05458)58470</t>
         </is>
       </c>
       <c r="Q130" s="4"/>
       <c r="R130" s="4" t="inlineStr">
         <is>
-          <t>33258627@mail.gov.ua</t>
-[...2 lines deleted...]
-      <c r="S130" s="4"/>
+          <t>boromlya-nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S130" s="4" t="inlineStr">
+        <is>
+          <t>http://boromlia-nvk.sumy.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T130" s="4" t="inlineStr">
         <is>
-          <t>Директор Коросько Тетяна Андріївна</t>
+          <t>Директор Білоус Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Бугруватський ліцей Чернеччинської сільської ради Охтирського району Сумської області</t>
+          <t>Бочечківський заклад загальної середньої освіти І-ІІІ ступенів Бочечківської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
-        <v>141091</v>
+        <v>137074</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Бугруватський ліцей</t>
+          <t>Бочечківський ЗЗСО</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H131" s="6" t="inlineStr">
         <is>
-          <t>5920380801</t>
+          <t>5922080401</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
-          <t>с. Бугрувате, Охтирський район, Сумська область</t>
+          <t>с. Бочечки, Конотопський район, Сумська область</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>вулиця Зелена, 4</t>
+          <t>вулиця Загребля, 10</t>
         </is>
       </c>
       <c r="L131" s="6" t="inlineStr">
         <is>
-          <t>UA59040150040042805</t>
+          <t>UA59020010010057105</t>
         </is>
       </c>
       <c r="M131" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Бугрувате</t>
+          <t>Сумська обл., Конотопський р-н, с. Бочечки</t>
         </is>
       </c>
       <c r="N131" s="7"/>
       <c r="O131" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернеччинської сільської ради охтирського району Сумської області</t>
+          <t>Відділ освіти, культури і туризму, молоді та спорту Бочечківської сільської ради</t>
         </is>
       </c>
       <c r="P131" s="4" t="inlineStr">
         <is>
-          <t>(05446)71244</t>
+          <t>(054)4757624</t>
         </is>
       </c>
       <c r="Q131" s="4"/>
       <c r="R131" s="4" t="inlineStr">
         <is>
-          <t>bugruvateschool@ukr.net</t>
+          <t>33258627@mail.gov.ua</t>
         </is>
       </c>
       <c r="S131" s="4"/>
       <c r="T131" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Горобій Альона Валентинівна</t>
+          <t>Директор Коросько Тетяна Андріївна</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Будильський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
+          <t>Бугруватський ліцей Чернеччинської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
-        <v>139347</v>
+        <v>141091</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Будильський ЗЗСО І-ІІІ ступенів</t>
+          <t>Бугруватський ліцей</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
-          <t>5922981201</t>
+          <t>5920380801</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
-          <t>с. Будилка, Лебединський район, Сумська область</t>
+          <t>с. Бугрувате, Охтирський район, Сумська область</t>
         </is>
       </c>
       <c r="K132" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 58</t>
+          <t>вулиця Зелена, 4</t>
         </is>
       </c>
       <c r="L132" s="6" t="inlineStr">
         <is>
-          <t>UA59080110100024702</t>
+          <t>UA59040150040042805</t>
         </is>
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Будилка</t>
+          <t>Сумська обл., Охтирський р-н, с. Бугрувате</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
+          <t>Відділ освіти Чернеччинської сільської ради охтирського району Сумської області</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
-          <t>(05445)33240</t>
+          <t>(05446)71244</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
-          <t>budilskashkola@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>bugruvateschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S132" s="4"/>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Наталія Петрівна</t>
+          <t>В.о. директора Горобій Альона Валентинівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Буймерська загальноосвітня школа I-III ступенів Тростянецької районної ради Сумської області</t>
+          <t>Будильський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
-        <v>140991</v>
+        <v>139347</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D133" s="4"/>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>Будильський ЗЗСО І-ІІІ ступенів</t>
+        </is>
+      </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
-          <t>5925081201</t>
+          <t>5922981201</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
-          <t>с. Буймер, Тростянецький район, Сумська область</t>
+          <t>с. Будилка, Лебединський район, Сумська область</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>вулиця Леніна, 34</t>
+          <t>вулиця Шкільна, 58</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
-          <t>UA59040130050087661</t>
+          <t>UA59080110100024702</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Буймер</t>
+          <t>Сумська обл., Сумський р-н, с. Будилка</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Тростянецької районної державної адміністрації</t>
+          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(054)585-73-19</t>
+          <t>(05445)33240</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
-          <t>buymer-school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S133" s="4"/>
+          <t>budilskashkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S133" s="4" t="inlineStr">
+        <is>
+          <t>http://budylka.lbd-osv.gov.ua/</t>
+        </is>
+      </c>
       <c r="T133" s="4" t="inlineStr">
         <is>
-          <t> Галицька Ірина Іванівна</t>
+          <t>Директор Савченко Наталія Петрівна</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Буринський міський ліцей №1 імені В.М. Кравченка Буринської міської ради Сумської області</t>
+          <t>Буймерська загальноосвітня школа I-III ступенів Тростянецької районної ради Сумської області</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
-        <v>149966</v>
+        <v>140991</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D134" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D134" s="4"/>
       <c r="E134" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
-          <t>5920910100</t>
+          <t>5925081201</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
-          <t>Буринь, Буринський район, Сумська область</t>
+          <t>с. Буймер, Тростянецький район, Сумська область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вчительська, 3</t>
+          <t>вулиця Леніна, 34</t>
         </is>
       </c>
       <c r="L134" s="6" t="inlineStr">
         <is>
-          <t>UA59020030010075600</t>
+          <t>UA59040130050087661</t>
         </is>
       </c>
       <c r="M134" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, м. Буринь</t>
+          <t>Сумська обл., Охтирський р-н, с. Буймер</t>
         </is>
       </c>
       <c r="N134" s="7"/>
       <c r="O134" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
+          <t>Відділ освіти Тростянецької районної державної адміністрації</t>
         </is>
       </c>
       <c r="P134" s="4" t="inlineStr">
         <is>
-          <t>(05454)21493</t>
+          <t>(054)585-73-19</t>
         </is>
       </c>
       <c r="Q134" s="4"/>
       <c r="R134" s="4" t="inlineStr">
         <is>
-          <t>burinscool1@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>buymer-school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S134" s="4"/>
       <c r="T134" s="4" t="inlineStr">
         <is>
-          <t>Директор Надженко Лідія Олександрівна</t>
+          <t> Галицька Ірина Іванівна</t>
         </is>
       </c>
       <c r="U134" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Буринський міський ліцей №2 імені Ю.М. Лавошника Буринської міської ради Сумської області</t>
+          <t>Буринський міський ліцей №1 імені В.М. Кравченка Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>149648</v>
+        <v>149966</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Буринський міський ліцей №2 ім. Ю.М. Лавошника</t>
+          <t>Буринський міський ліцей №1 ім. В.М. Кравченка</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
           <t>5920910100</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
           <t>Буринь, Буринський район, Сумська область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 2</t>
+          <t>вулиця Вчительська, 3</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
           <t>UA59020030010075600</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Конотопський р-н, м. Буринь</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(05454)21072</t>
+          <t>(05454)21493</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>burinscool2@ukr.net</t>
+          <t>burinscool1@ukr.net</t>
         </is>
       </c>
       <c r="S135" s="4" t="inlineStr">
         <is>
-          <t>http://buryn-specschool2.sumy.sch.in.ua/</t>
+          <t>http://buryn-specschool1.sumy.sch.in.ua</t>
         </is>
       </c>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>Директор Дерев'янченко Микола Юрійович</t>
+          <t>Директор Надженко Лідія Олександрівна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Буринський міський ліцей №3 Буринської міської ради Сумської області</t>
+          <t>Буринський міський ліцей №2 імені Ю.М. Лавошника Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>149363</v>
+        <v>149648</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Буринський міський ліцей №3</t>
+          <t>Буринський міський ліцей №2 ім. Ю.М. Лавошника</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
           <t>5920910100</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Буринь, Буринський район, Сумська область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 4-Г</t>
+          <t>вулиця Шевченка, 2</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
           <t>UA59020030010075600</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Конотопський р-н, м. Буринь</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(099)2965758</t>
+          <t>(05454)21072</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>burinshcool_3@ukr.net</t>
+          <t>burinscool2@ukr.net</t>
         </is>
       </c>
       <c r="S136" s="4" t="inlineStr">
         <is>
-          <t>http://buryn-school3.sumy.sch.in.ua</t>
+          <t>http://buryn-specschool2.sumy.sch.in.ua/</t>
         </is>
       </c>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Ященко Віра Михайлівна</t>
+          <t>Директор Дерев'янченко Микола Юрійович</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>В'язенська філія Путивльського ліцею № 1 ім. Р. Руднєва Путивльської міської ради</t>
+          <t>Буринський міський ліцей №3 Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>143438</v>
+        <v>149363</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>В'язенська філія Путивльського ліцею № 1 ім. Р. Руднєва Путивльської міської ради</t>
+          <t>Буринський міський ліцей №3</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>5923882301</t>
+          <t>5920910100</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
-          <t>с. В'язенка, Путивльський район, Сумська область</t>
+          <t>Буринь, Буринський район, Сумська область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежна, 3</t>
+          <t>вулиця Центральна, 4-Г</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA59020150070080490</t>
+          <t>UA59020030010075600</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. В’язенка</t>
+          <t>Сумська обл., Конотопський р-н, м. Буринь</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконавчого комітету Путивльської міської ради</t>
+          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(05442)62134</t>
+          <t>(099)2965758</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>terechenko_luda@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S137" s="4"/>
+          <t>burinshcool_3@ukr.net</t>
+        </is>
+      </c>
+      <c r="S137" s="4" t="inlineStr">
+        <is>
+          <t>http://buryn-school3.sumy.sch.in.ua</t>
+        </is>
+      </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Терещенко Людмила Василівна</t>
+          <t>Директор Ященко Віра Михайлівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>В'язівська філія Грунського ліцею імені Андрія Діхтяренка Грунської сільської ради Охтирського району Сумської області</t>
+          <t>В'язенська філія Путивльського ліцею № 1 ім. Р. Руднєва Путивльської міської ради</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>141119</v>
+        <v>143438</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>В'язівська філія Грунського ліцею імені Андрія Діхтяренка</t>
+          <t>В'язенська філія Путивльського ліцею № 1 ім. Р. Руднєва Путивльської міської ради</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
-          <t>5920381601</t>
+          <t>5923882301</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
-          <t>с. В'язове, Охтирський район, Сумська область</t>
+          <t>с. В'язенка, Путивльський район, Сумська область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 21</t>
+          <t>вулиця Незалежна, 3</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
-          <t>UA59040050050097770</t>
+          <t>UA59020150070080490</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. В’язове</t>
+          <t>Сумська обл., Конотопський р-н, с. В’язенка</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Грунської сільської ради</t>
+          <t>Відділ освіти виконавчого комітету Путивльської міської ради</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(099)0452448</t>
+          <t>(05442)62134</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>vyazove@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>terechenko_luda@ukr.net</t>
+        </is>
+      </c>
+      <c r="S138" s="4"/>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Кир'ян Олена Григорівна</t>
+          <t>Завідувач філією Терещенко Людмила Василівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Василівський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
+          <t>В'язівська філія Грунського ліцею імені Андрія Діхтяренка Грунської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>139334</v>
+        <v>141119</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Василівський ЗЗСО І-ІІІ ступенів</t>
+          <t>В'язівська філія Грунського ліцею імені Андрія Діхтяренка</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
-          <t>5922981601</t>
+          <t>5920381601</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
-          <t>с. Василівка, Лебединський район, Сумська область</t>
+          <t>с. В'язове, Охтирський район, Сумська область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>вулиця Широка, 8</t>
+          <t>вулиця Гагаріна, 21</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
-          <t>UA59080110140046800</t>
+          <t>UA59040050050097770</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Василівка</t>
+          <t>Сумська обл., Охтирський р-н, с. В’язове</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Грунської сільської ради</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(05445)38326</t>
+          <t>(099)0452448</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>vasilivkashkola@ukr.net</t>
+          <t>vyazove@meta.ua</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>http://vasylivka.lbd-osv.gov.ua/</t>
+          <t>http://vyazoveschool.at.ua/</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>Директор Терещенко Людмила Олександрівна</t>
+          <t>Завідувач філією Кир'ян Олена Григорівна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Зарудненська гімназія Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Василівський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>142536</v>
+        <v>139334</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Зарудненська гімназія</t>
+          <t>Василівський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
-          <t>5924182601</t>
+          <t>5922981601</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
-          <t>с. Василівка, Роменський район, Сумська область</t>
+          <t>с. Василівка, Лебединський район, Сумська область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 2</t>
+          <t>вулиця Широка, 8</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
-          <t>UA59060010070080032</t>
+          <t>UA59080110140046800</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Зарудне</t>
+          <t>Сумська обл., Сумський р-н, с. Василівка</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(05448)97545</t>
+          <t>(05445)38326</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>vasilivka.shkola@gmail.com</t>
+          <t>vasilivkashkola@ukr.net</t>
         </is>
       </c>
       <c r="S140" s="4" t="inlineStr">
         <is>
-          <t>https://vasilivka-shkola.jimdofree.com/</t>
+          <t>http://vasylivka.lbd-osv.gov.ua/</t>
         </is>
       </c>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Вареник Василь Іванович</t>
+          <t>Директор Терещенко Людмила Олександрівна</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Ведмежівська гімназія - заклад загальної середньої освіти І-ІІ ступенів Роменської районної ради Сумської області</t>
+          <t>Зарудненська гімназія Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>143807</v>
+        <v>142536</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Ведмежівська гімназія</t>
+          <t>Зарудненська гімназія</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
-          <t>5924188502</t>
+          <t>5924182601</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
-          <t>с. Ведмеже, Роменський район, Сумська область</t>
+          <t>с. Василівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 12</t>
+          <t>вулиця Молодіжна, 2</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
-          <t>UA59060110080049061</t>
+          <t>UA59060010070080032</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Ведмеже</t>
+          <t>Сумська обл., Роменський р-н, с. Зарудне</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської районної державної адміністрації Сумської області</t>
+          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(05448)95540</t>
+          <t>(05448)97545</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>vedmeze_selo@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S141" s="4"/>
+          <t>vasilivka.shkola@gmail.com</t>
+        </is>
+      </c>
+      <c r="S141" s="4" t="inlineStr">
+        <is>
+          <t>https://vasilivka-shkola.jimdofree.com/</t>
+        </is>
+      </c>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>Директор Самойленко Людмила Миколаївна</t>
+          <t>Директор Вареник Василь Іванович</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Ліцей імені І. М. Середи Великописарівської селищної ради Сумської області</t>
+          <t>Ведмежівська гімназія - заклад загальної середньої освіти І-ІІ ступенів Роменської районної ради Сумської області</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>150073</v>
+        <v>143807</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Великописарівський ліцей</t>
+          <t>Ведмежівська гімназія</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>5921255100</t>
+          <t>5924188502</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
-          <t>смт Велика Писарівка, Великописарівський район, Сумська область</t>
+          <t>с. Ведмеже, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 6</t>
+          <t>вулиця Шкільна, 12</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA59040030010059554</t>
+          <t>UA59060110080049061</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с-ще Велика Писарівка</t>
+          <t>Сумська обл., Роменський р-н, с. Ведмеже</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та спорту Великописарівської селищної ради</t>
+          <t>Відділ освіти Роменської районної державної адміністрації Сумської області</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(05457)51640</t>
+          <t>(05448)95540</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>vp_school@ukr.net</t>
+          <t>vedmeze_selo@ukr.net</t>
         </is>
       </c>
       <c r="S142" s="4"/>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Сидорова Олена Юріївна</t>
+          <t>Директор Самойленко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Великорибицька філія Миропільського ліцею Миропільської сільської ради Сумського району Сумської області</t>
+          <t>Ліцей імені І. М. Середи Великописарівської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>137962</v>
+        <v>150073</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Великорибицька філія Миропільського ліцею</t>
+          <t>Великописарівський ліцей</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
-          <t>5922381602</t>
+          <t>5921255100</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
-          <t>с. Велика Рибиця, Краснопільський район, Сумська область</t>
+          <t>смт Велика Писарівка, Великописарівський район, Сумська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 2</t>
+          <t>вулиця Шкільна, 6</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
-          <t>UA59080170030096327</t>
+          <t>UA59040030010059554</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Велика Рибиця</t>
+          <t>Сумська обл., Охтирський р-н, с-ще Велика Писарівка</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді і спорту, культури та туризму Миропільської сільської ради</t>
+          <t>Відділ освіти та спорту Великописарівської селищної ради</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(05459)7-44-40</t>
+          <t>(05457)51640</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>velikaribica@ukr.net</t>
+          <t>vp_school@ukr.net</t>
         </is>
       </c>
       <c r="S143" s="4"/>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Ємельяненко Віра Вікторівна</t>
+          <t>Директор Сидорова Олена Юріївна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Великочернеччинський заклад загальної середньої освіти I-III ступенів Сумської міської ради</t>
+          <t>Великорибицька філія Миропільського ліцею Миропільської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>146593</v>
+        <v>137962</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Великочернечченський ЗЗСО</t>
+          <t>Великорибицька філія Миропільського ліцею</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
-          <t>5924782201</t>
+          <t>5922381602</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
-          <t>с. Велика Чернеччина, Сумський район, Сумська область</t>
+          <t>с. Велика Рибиця, Краснопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 8</t>
+          <t>вулиця Сумська, 2</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
-          <t>UA59080270040081421</t>
+          <t>UA59080170030096327</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Велика Чернеччина</t>
+          <t>Сумська обл., Сумський р-н, с. Велика Рибиця</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти і науки Сумської міської ради</t>
+          <t>Відділ освіти, молоді і спорту, культури та туризму Миропільської сільської ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(0542)694732</t>
+          <t>(05459)7-44-40</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>vchernet@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>velikaribica@ukr.net</t>
+        </is>
+      </c>
+      <c r="S144" s="4"/>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Гур'янова Тетяна Олексіївна</t>
+          <t>Завідувач філією Ємельяненко Віра Вікторівна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>Великобобрицький ліцей Верхньосироватської сільської ради Сумського району Сумської області</t>
+          <t>Великочернеччинський заклад загальної середньої освіти I-III ступенів Сумської міської ради</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>136890</v>
+        <v>146593</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Великобобрицький ліцей</t>
+          <t>Великочернечченський ЗЗСО</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
-          <t>5922380801</t>
+          <t>5924782201</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
-          <t>с. Великий Бобрик, Краснопільський район, Сумська область</t>
+          <t>с. Велика Чернеччина, Сумський район, Сумська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>вулиця Черепівка, 1</t>
+          <t>вулиця Центральна, 8</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
-          <t>UA59080050020070690</t>
+          <t>UA59080270040081421</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Великий Бобрик</t>
+          <t>Сумська обл., Сумський р-н, с. Велика Чернеччина</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Верхньосироватської сільської ради Сумського району Сумської області</t>
+          <t>Управління освіти і науки Сумської міської ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(05459)7-64-40</t>
+          <t>(0542)694732</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>krasnopilbobryk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S145" s="4"/>
+          <t>vchernet@ukr.net</t>
+        </is>
+      </c>
+      <c r="S145" s="4" t="inlineStr">
+        <is>
+          <t>http://vel-chernechyna.edukit.sumy.ua/</t>
+        </is>
+      </c>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Мандриченко Ірина Анатоліївна</t>
+          <t>Директор Гур'янова Тетяна Олексіївна</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Великовисторопська філія Ворожбянського закладу загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
+          <t>Великобобрицький ліцей Верхньосироватської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>139317</v>
+        <v>136890</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>Великовисторопська гімназія з дошкільним відділенням та початковою школою</t>
+          <t>Великобобрицький ліцей</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
-          <t>5922982001</t>
+          <t>5922380801</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
-          <t>с. Великий Вистороп, Лебединський район, Сумська область</t>
+          <t>с. Великий Бобрик, Краснопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>вулиця Середня, 1</t>
+          <t>вулиця Черепівка, 1</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
-          <t>UA59080110150058671</t>
+          <t>UA59080050020070690</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Великий Вистороп</t>
+          <t>Сумська обл., Сумський р-н, с. Великий Бобрик</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Верхньосироватської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(05445)37240</t>
+          <t>(05459)7-64-40</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>bbnbk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>krasnopilbobryk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S146" s="4"/>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Колісник Віталіна Сергіївна</t>
+          <t>Директор Мандриченко Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Великосамбірський заклад загальної середньої освіти І-ІІІ ступенів Попівської сільської ради Конотопського району Сумської області</t>
+          <t>Великовисторопська філія Ворожбянського закладу загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>137457</v>
+        <v>139317</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>Великосамбірський ЗЗСО І-ІІІ ст.</t>
+          <t>Великовисторопська гімназія з дошкільним відділенням та початковою школою</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
-          <t>5922080801</t>
+          <t>5922982001</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
-          <t>с. Великий Самбір, Конотопський район, Сумська область</t>
+          <t>с. Великий Вистороп, Лебединський район, Сумська область</t>
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дептівська, 2-А</t>
+          <t>вулиця Середня, 1</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
-          <t>UA59020130040045479</t>
+          <t>UA59080110150058671</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Великий Самбір</t>
+          <t>Сумська обл., Сумський р-н, с. Великий Вистороп</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Попівської сільської ради Конотопського району Сумської області</t>
+          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(067)2728673</t>
+          <t>(05445)37240</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>33258501@mail.gov.ua</t>
+          <t>bbnbk@ukr.net</t>
         </is>
       </c>
       <c r="S147" s="4" t="inlineStr">
         <is>
-          <t>http://schoolvs.klasna.com</t>
+          <t>http://vvystorop.lbd-osv.gov.ua/</t>
         </is>
       </c>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Давиденко Наталія Федорівна</t>
+          <t>Завідувач філією Колісник Віталіна Сергіївна</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>Великобубнівський заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
+          <t>Великосамбірський заклад загальної середньої освіти І-ІІІ ступенів Попівської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>142567</v>
+        <v>137457</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>Великобубнівський ЗЗСО РМР</t>
+          <t>Великосамбірський ЗЗСО І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
-          <t>5924183201</t>
+          <t>5922080801</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
-          <t>с. Великі Бубни, Роменський район, Сумська область</t>
+          <t>с. Великий Самбір, Конотопський район, Сумська область</t>
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 19</t>
+          <t>вулиця Дептівська, 2-А</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
-          <t>UA59060110100010800</t>
+          <t>UA59020130040045479</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Великі Бубни</t>
+          <t>Сумська обл., Конотопський р-н, с. Великий Самбір</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Відділ освіти Попівської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(05448)92340</t>
+          <t>(067)2728673</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>vbubny@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S148" s="4"/>
+          <t>33258501@mail.gov.ua</t>
+        </is>
+      </c>
+      <c r="S148" s="4" t="inlineStr">
+        <is>
+          <t>http://schoolvs.klasna.com</t>
+        </is>
+      </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Корнух Тетяна Миколаївна</t>
+          <t>Директор Давиденко Наталія Федорівна</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>Великовільмівська філія Садівського ліцею Садівської сільської ради Сумського району Сумської області</t>
+          <t>Великобубнівський заклад загальної середньої освіти І-ІІІ ступенів Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>136888</v>
+        <v>142567</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>Великовільмівська філія</t>
+          <t>Великобубнівський ЗЗСО РМР</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
-          <t>5924782001</t>
+          <t>5924183201</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
-          <t>с. Великі Вільми, Сумський район, Сумська область</t>
+          <t>с. Великі Бубни, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 36</t>
+          <t>вулиця Центральна, 19</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
-          <t>UA59080230060086555</t>
+          <t>UA59060110100010800</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Великі Вільми</t>
+          <t>Сумська обл., Роменський р-н, с. Великі Бубни</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, молоді та спорту Садівської сільської ради Сумського району Сумської області</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(0542)695626</t>
+          <t>(05448)92340</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>vilmischool@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vbubny@ukr.net</t>
+        </is>
+      </c>
+      <c r="S149" s="4"/>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Ткаченко Олександр Ілліч</t>
+          <t>Директор Корнух Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад Верхньосироватський ліцей Верхньосироватської сільської ради Сумського району Сумської області</t>
+          <t>Великовільмівська філія Садівського ліцею Садівської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>146207</v>
+        <v>136888</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>ОЗ Верхньосироватський ліцей</t>
+          <t>Великовільмівська філія</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
-          <t>5924782901</t>
+          <t>5924782001</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
-          <t>с. Верхня Сироватка, Сумський район, Сумська область</t>
+          <t>с. Великі Вільми, Сумський район, Сумська область</t>
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
-          <t>площа Козацької слави, 5</t>
+          <t>вулиця Шкільна, 36</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
-          <t>UA59080050010056385</t>
+          <t>UA59080230060086555</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Верхня Сироватка</t>
+          <t>Сумська обл., Сумський р-н, с. Великі Вільми</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Верхньосироватської сільської ради Сумського району Сумської області</t>
+          <t>Управління освіти, культури, молоді та спорту Садівської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(0542)690009</t>
+          <t>(0542)695626</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>shkola.vs5@gmail.com</t>
+          <t>vilmischool@ukr.net</t>
         </is>
       </c>
       <c r="S150" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/shkola-vs/</t>
+          <t>https://sites.google.com/view/vilmyschool/home</t>
         </is>
       </c>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Власенко Наталія Миколаївна</t>
+          <t>Завідувач філією Ткаченко Олександр Ілліч</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>Веселівська філія Путивльського ліцею №1 ім. Р. Руднєва Путивльської міської ради</t>
+          <t>Опорний заклад Верхньосироватський ліцей Верхньосироватської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>142341</v>
+        <v>146207</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>Веселівська філія Путивльського ліцею №1 ім. Р. Руднєва</t>
+          <t>ОЗ Верхньосироватський ліцей</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
-          <t>5923881401</t>
+          <t>5924782901</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
-          <t>с. Веселе, Путивльський район, Сумська область</t>
+          <t>с. Верхня Сироватка, Сумський район, Сумська область</t>
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 1</t>
+          <t>площа Козацької слави, 5</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
-          <t>UA59020150050044410</t>
+          <t>UA59080050010056385</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Веселе</t>
+          <t>Сумська обл., Сумський р-н, с. Верхня Сироватка</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконавчого комітету Путивльської міської ради</t>
+          <t>Відділ освіти, культури, молоді та спорту Верхньосироватської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(05442)6-23-45</t>
+          <t>(0542)690009</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>veselenvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S151" s="4"/>
+          <t>shkola.vs5@gmail.com</t>
+        </is>
+      </c>
+      <c r="S151" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/shkola-vs/</t>
+        </is>
+      </c>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t> Чернякова Людмила Іванівна</t>
+          <t>Директор Власенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Вирівський ліцей Річківської сільської ради Сумського району Сумської області</t>
+          <t>Веселівська філія Путивльського ліцею №1 ім. Р. Руднєва Путивльської міської ради</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>150057</v>
+        <v>142341</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>Вирівський ліцей</t>
+          <t>Веселівська філія Путивльського ліцею №1 ім. Р. Руднєва</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
-          <t>5920681801</t>
+          <t>5923881401</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
-          <t>с. Вири, Білопільський район, Сумська область</t>
+          <t>с. Веселе, Путивльський район, Сумська область</t>
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 40</t>
+          <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
-          <t>UA59080210070074233</t>
+          <t>UA59020150050044410</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Вири</t>
+          <t>Сумська обл., Конотопський р-н, с. Веселе</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Річківської сільської ради</t>
+          <t>Відділ освіти виконавчого комітету Путивльської міської ради</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(05443)95242</t>
+          <t>(05442)6-23-45</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>viry@ua.fm</t>
-[...6 lines deleted...]
-      </c>
+          <t>veselenvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S152" s="4"/>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Охріменко Світлана Іванівна</t>
+          <t> Чернякова Людмила Іванівна</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>Вирівський заклад загальної середньої освіти I-II ступенів Попівської сільської ради Конотопського району Сумської області</t>
+          <t>Вирівський ліцей Річківської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>137094</v>
+        <v>150057</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>Вирівський ЗЗСО І-ІІ ст.</t>
+          <t>Вирівський ліцей</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
-          <t>5922081101</t>
+          <t>5920681801</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
-          <t>с. Вирівка, Конотопський район, Сумська область</t>
+          <t>с. Вири, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 29</t>
+          <t>вулиця Шкільна, 40</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
-          <t>UA59020130050023872</t>
+          <t>UA59080210070074233</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Вирівка</t>
+          <t>Сумська обл., Сумський р-н, с. Вири</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Попівської сільської ради Конотопського району Сумської області</t>
+          <t>Відділ освіти, молоді та спорту Річківської сільської ради</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(096)3351241</t>
+          <t>(05443)95242</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>33258538@mail.gov.ua</t>
-[...2 lines deleted...]
-      <c r="S153" s="4"/>
+          <t>viry@ua.fm</t>
+        </is>
+      </c>
+      <c r="S153" s="4" t="inlineStr">
+        <is>
+          <t>http://sites.google.com/view/viry-school/</t>
+        </is>
+      </c>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>Директор Пальчун Надія Іванівна</t>
+          <t>Директор Охріменко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>Височанський ліцей Чернеччинської сільської ради Охтирського району Сумської області</t>
+          <t>Вирівський заклад загальної середньої освіти I-II ступенів Попівської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>141959</v>
+        <v>137094</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>Височанський ліцей</t>
+          <t>Вирівський ЗЗСО І-ІІ ст.</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
-          <t>5920381201</t>
+          <t>5922081101</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
-          <t>с. Високе, Охтирський район, Сумська область</t>
+          <t>с. Вирівка, Конотопський район, Сумська область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>вулиця Харківська, 40</t>
+          <t>вулиця Центральна, 29</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
-          <t>UA59040150080062433</t>
+          <t>UA59020130050023872</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Високе</t>
+          <t>Сумська обл., Конотопський р-н, с. Вирівка</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернеччинської сільської ради охтирського району Сумської області</t>
+          <t>Відділ освіти Попівської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(05446)98248</t>
+          <t>(096)3351241</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">
         <is>
-          <t>bucoke40@ukr.net</t>
+          <t>33258538@mail.gov.ua</t>
         </is>
       </c>
       <c r="S154" s="4"/>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Латка Ірина Сергіївна</t>
+          <t>Директор Пальчун Надія Іванівна</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>Вільненська філія Ямненсько закладу загальної середньої освіти імені І.О. Мусієнка Великописарівської селищної ради Сумської області</t>
+          <t>Височанський ліцей Чернеччинської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>150415</v>
+        <v>141959</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>Вільненська філія</t>
+          <t>Височанський ліцей</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
-          <t>5921280501</t>
+          <t>5920381201</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
-          <t>с. Вільне, Великописарівський район, Сумська область</t>
+          <t>с. Високе, Охтирський район, Сумська область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>вулиця Травнева,, 18</t>
+          <t>вулиця Харківська, 40</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
-          <t>UA59040030030074236</t>
+          <t>UA59040150080062433</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Вільне</t>
+          <t>Сумська обл., Охтирський р-н, с. Високе</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та спорту Великописарівської селищної ради</t>
+          <t>Відділ освіти Чернеччинської сільської ради охтирського району Сумської області</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(05457)56418</t>
+          <t>(05446)98248</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
       <c r="R155" s="4" t="inlineStr">
         <is>
-          <t>vilnenskiynvk@ukr.net</t>
+          <t>bucoke40@ukr.net</t>
         </is>
       </c>
       <c r="S155" s="4"/>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Бодарєв Олександр Іванович</t>
+          <t>В.о. директора Латка Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Вільшанський ліцей Вільшанської сільської ради Роменського району Сумської області</t>
+          <t>Вільненська філія Ямненсько закладу загальної середньої освіти імені І.О. Мусієнка Великописарівської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>140133</v>
+        <v>150415</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>Вільшанський ліцей</t>
+          <t>Вільненська філія</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
-          <t>5923584401</t>
+          <t>5921280501</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
-          <t>с. Вільшана, Недригайлівський район, Сумська область</t>
+          <t>с. Вільне, Великописарівський район, Сумська область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київський шлях, 14</t>
+          <t>вулиця Травнева,, 18</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
-          <t>UA59060030010053132</t>
+          <t>UA59040030030074236</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Вільшана</t>
+          <t>Сумська обл., Охтирський р-н, с. Вільне</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти,молоді та спорту Вільшанської сільської ради</t>
+          <t>Відділ освіти та спорту Великописарівської селищної ради</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(05455)56136</t>
+          <t>(05457)56418</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>vilshana_sh@ukr.net</t>
+          <t>vilnenskiynvk@ukr.net</t>
         </is>
       </c>
       <c r="S156" s="4"/>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t>Директор Захарченко Валентина Олексіївна</t>
+          <t>Завідувач філією Бодарєв Олександр Іванович</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Воздвиженська філія Ямпільського ліцею № 2 Ямпільської селищної ради Сумської області</t>
+          <t>Вільшанський ліцей Вільшанської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>137535</v>
+        <v>140133</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>Воздвиженська філія Ямпільського ліцею № 2</t>
+          <t>Вільшанський ліцей</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
-          <t>5925680401</t>
+          <t>5923584401</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
-          <t>с. Воздвиженське, Ямпільський район, Сумська область</t>
+          <t>с. Вільшана, Недригайлівський район, Сумська область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>вулиця Неплюєва М., 3</t>
+          <t>вулиця Київський шлях, 14</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
-          <t>UA59100190050051184</t>
+          <t>UA59060030010053132</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Шосткинський р-н, с. Воздвиженське</t>
+          <t>Сумська обл., Роменський р-н, с. Вільшана</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та спорту Ямпільської селищної ради</t>
+          <t>Відділ освіти,молоді та спорту Вільшанської сільської ради</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(05456)57438</t>
+          <t>(05455)56136</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>vozdvizhenskiynwk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>vilshana_sh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S157" s="4"/>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Кожедуб Олександр Васильович</t>
+          <t>Директор Захарченко Валентина Олексіївна</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>Волошнівська гімназія - заклад загальної середньої освіти І-ІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Воздвиженська філія Ямпільського ліцею № 2 Ямпільської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>143703</v>
+        <v>137535</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>Волошнівська гімназія</t>
+          <t>Воздвиженська філія Ямпільського ліцею № 2</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
-          <t>5924183801</t>
+          <t>5925680401</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
-          <t>с. Волошнівка, Роменський район, Сумська область</t>
+          <t>с. Воздвиженське, Ямпільський район, Сумська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 28</t>
+          <t>вулиця Неплюєва М., 3</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
-          <t>UA59060010080033989</t>
+          <t>UA59100190050051184</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Волошнівка</t>
+          <t>Сумська обл., Шосткинський р-н, с. Воздвиженське</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Відділ освіти та спорту Ямпільської селищної ради</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(05448)97476</t>
+          <t>(05456)57438</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>voloshnovka@ukr.net</t>
+          <t>vozdvizhenskiynwk@ukr.net</t>
         </is>
       </c>
       <c r="S158" s="4" t="inlineStr">
         <is>
-          <t>https://voloshgymn.klasna.com/</t>
+          <t>https://sites.google.com/site/vozdvizenskijnvk/</t>
         </is>
       </c>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t>Директор Носенко Володимир Якович</t>
+          <t>Завідувач філією Кожедуб Олександр Васильович</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянська гімназія №1 Ворожбянської міської ради Сумської області</t>
+          <t>Волошнівська гімназія - заклад загальної середньої освіти І-ІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>150184</v>
+        <v>143703</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянська гімназія №1</t>
+          <t>Волошнівська гімназія</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
-          <t>5920610300</t>
+          <t>5924183801</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
-          <t>Ворожба, Білопільський район, Сумська область</t>
+          <t>с. Волошнівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 5</t>
+          <t>вулиця Центральна, 28</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
-          <t>UA59080070010055315</t>
+          <t>UA59060010080033989</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, м. Ворожба</t>
+          <t>Сумська обл., Роменський р-н, с. Волошнівка</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Ворожбянської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(05443)98432, (05443)97553</t>
+          <t>(05448)97476</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>vnvk1@ukr.net</t>
+          <t>voloshnovka@ukr.net</t>
         </is>
       </c>
       <c r="S159" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/vnvk1</t>
+          <t>https://voloshgymn.klasna.com/</t>
         </is>
       </c>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Директор Біличенко Тетяна Іванівна</t>
+          <t>Директор Носенко Володимир Якович</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянська гімназія №4 Ворожбянської міської ради Сумської області</t>
+          <t>Ворожбянська гімназія №1 Ворожбянської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>149512</v>
+        <v>150184</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянська гімназія №4</t>
+          <t>Ворожбянська гімназія №1</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
           <t>5920610300</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
           <t>Ворожба, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вячеслава Безсокирного, 1</t>
+          <t>вулиця Шкільна, 5</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
           <t>UA59080070010055315</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Сумський р-н, м. Ворожба</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, сім'ї, молоді та спорту Ворожбянської міської ради</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(05443)73260</t>
+          <t>(05443)98432, (05443)97553</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>vorogba4@gmail.com</t>
+          <t>vnvk1@ukr.net</t>
         </is>
       </c>
       <c r="S160" s="4" t="inlineStr">
         <is>
-          <t>http://vorozhbyanska4.ucoz.ua</t>
+          <t>https://sites.google.com/view/vnvk1</t>
         </is>
       </c>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>Директор Мірошниченко Ольга Миколаївна</t>
+          <t>Директор Біличенко Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
+          <t>Ворожбянська гімназія №4 Ворожбянської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>141489</v>
+        <v>149512</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянський ЗЗСО І-ІІІ ступенів</t>
+          <t>Ворожбянська гімназія №4</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
-          <t>5922982401</t>
+          <t>5920610300</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
-          <t>с. Ворожба, Лебединський район, Сумська область</t>
+          <t>Ворожба, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сумська, 1</t>
+          <t>вулиця Вячеслава Безсокирного, 1</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
-          <t>UA59080110200095288</t>
+          <t>UA59080070010055315</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Ворожба</t>
+          <t>Сумська обл., Сумський р-н, м. Ворожба</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Ворожбянської міської ради</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(05445)35274</t>
+          <t>(05443)73260</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>vorozhba_nvk@i.ua</t>
+          <t>vorogba4@gmail.com</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
-          <t>http://vorozhba.lbd-osv.gov.ua/</t>
+          <t>http://vorozhbyanska4.ucoz.ua</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Коренєв Микола Володимирович</t>
+          <t>Директор Мірошниченко Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянський ліцей (опорний заклад) Ворожбянської міської ради Сумської області</t>
+          <t>Ворожбянський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>149382</v>
+        <v>141489</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Ворожбянський ліцей (опорний заклад)</t>
+          <t>Ворожбянський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
-          <t>5920610300</t>
+          <t>5922982401</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
-          <t>Ворожба, Білопільський район, Сумська область</t>
+          <t>с. Ворожба, Лебединський район, Сумська область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 22</t>
+          <t>вулиця Сумська, 1</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
-          <t>UA59080070010055315</t>
+          <t>UA59080110200095288</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, м. Ворожба</t>
+          <t>Сумська обл., Сумський р-н, с. Ворожба</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, сім'ї, молоді та спорту Ворожбянської міської ради</t>
+          <t>Управління освіти, молоді та спорту виконавчого комітету Лебединської міської ради</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(05443)98436, (05443)97436</t>
+          <t>(05445)35274</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>vorzosh3@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S162" s="4"/>
+          <t>vorozhba_nvk@i.ua</t>
+        </is>
+      </c>
+      <c r="S162" s="4" t="inlineStr">
+        <is>
+          <t>http://vorozhba.lbd-osv.gov.ua/</t>
+        </is>
+      </c>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Пєскова Валентина Іванівна</t>
+          <t>Директор Коренєв Микола Володимирович</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Воронівська філія Білопільського ліцею №1 Білопільської міської ради Сумської області</t>
+          <t>Ворожбянський ліцей (опорний заклад) Ворожбянської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>149501</v>
+        <v>149382</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>Воронівська філія Білопільського ліцею №1</t>
+          <t>Ворожбянський ліцей (опорний заклад)</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
-          <t>5920682201</t>
+          <t>5920610300</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
-          <t>с. Воронівка, Білопільський район, Сумська область</t>
+          <t>Ворожба, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>вулиця Молодіжна, 12 А</t>
+          <t>вулиця Центральна, 22</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
-          <t>UA59080030090081480</t>
+          <t>UA59080070010055315</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Воронівка</t>
+          <t>Сумська обл., Сумський р-н, м. Ворожба</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
+          <t>Відділ освіти, культури, сім'ї, молоді та спорту Ворожбянської міської ради</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(05443)95412</t>
+          <t>(05443)98436, (05443)97436</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>voronschool1908@ukr.net</t>
+          <t>vorzosh3@ukr.net</t>
         </is>
       </c>
       <c r="S163" s="4"/>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Рагуліна Наталія Олександрівна</t>
+          <t>Т.в.о. директора Пєскова Валентина Іванівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>Воронізька загальноосвітня школа I-III ступенів імені П.О. Куліша Шосткинської міської ради Сумської області</t>
+          <t>Воронівська філія Білопільського ліцею №1 Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>140127</v>
+        <v>149501</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>Воронізька ЗОШ І-ІІІ ст. ім. П.О.Куліша</t>
+          <t>Воронівська філія Білопільського ліцею №1</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
-          <t>5925355300</t>
+          <t>5920682201</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
-          <t>смт Вороніж, Шосткинський район, Сумська область</t>
+          <t>с. Воронівка, Білопільський район, Сумська область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>вулиця Новгород-Сіверська, 2</t>
+          <t>вулиця Молодіжна, 12 А</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
-          <t>UA59100170020081397</t>
+          <t>UA59080030090081480</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Шосткинський р-н, с-ще Вороніж</t>
+          <t>Сумська обл., Сумський р-н, с. Воронівка</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Шосткинської міської ради</t>
+          <t>Відділ освіти, молоді та спорту виконавчого комітету Білопільської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(05449)76261</t>
+          <t>(05443)95412</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>voronizh-osvita@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>voronschool1908@ukr.net</t>
+        </is>
+      </c>
+      <c r="S164" s="4"/>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Касьяненко Світлана Василівна</t>
+          <t>Завідувач філією Рагуліна Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Філія Воронізької загальноосвітньої школи І-ІІІ ступенів імені П.О.Куліша Воронізький навчально-виховний комплекс загальноосвітня школа І-ІІ ступенів-заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
+          <t>Воронізька загальноосвітня школа I-III ступенів імені П.О. Куліша Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
-        <v>140153</v>
+        <v>140127</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>Філія Воронізького НВК ЗОШ I-II ст. - ДНЗ</t>
+          <t>Воронізька ЗОШ І-ІІІ ст. ім. П.О.Куліша</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
           <t>5925355300</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
           <t>смт Вороніж, Шосткинський район, Сумська область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тидня, 23</t>
+          <t>вулиця Новгород-Сіверська, 2</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
           <t>UA59100170020081397</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Шосткинський р-н, с-ще Вороніж</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(05449)7-62-70</t>
+          <t>(05449)76261</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
-          <t>voronizh.nvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S165" s="4"/>
+          <t>voronizh-osvita@ukr.net</t>
+        </is>
+      </c>
+      <c r="S165" s="4" t="inlineStr">
+        <is>
+          <t>http://voronizh-school.edukit.sumy.ua/</t>
+        </is>
+      </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Прохоровська Ірина Миколаївна</t>
+          <t>В.о. директора Касьяненко Світлана Василівна</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y165" s="5"/>
+      <c r="Y165" s="5" t="n">
+        <v>4755</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>Воскресенський ліцей з дошкільним підрозділом Буринської міської ради Сумської області</t>
+          <t>Філія Воронізької загальноосвітньої школи І-ІІІ ступенів імені П.О.Куліша Воронізький навчально-виховний комплекс загальноосвітня школа І-ІІ ступенів-заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B166" s="5" t="n">
-        <v>150064</v>
+        <v>140153</v>
       </c>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>Воскресенський ліцей</t>
+          <t>Філія Воронізького НВК ЗОШ I-II ст. - ДНЗ</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G166" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H166" s="6" t="inlineStr">
         <is>
-          <t>5920982001</t>
+          <t>5925355300</t>
         </is>
       </c>
       <c r="I166" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J166" s="4" t="inlineStr">
         <is>
-          <t>с. Воскресенка, Буринський район, Сумська область</t>
+          <t>смт Вороніж, Шосткинський район, Сумська область</t>
         </is>
       </c>
       <c r="K166" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 9</t>
+          <t>вулиця Тидня, 23</t>
         </is>
       </c>
       <c r="L166" s="6" t="inlineStr">
         <is>
-          <t>UA59020030100077174</t>
+          <t>UA59100170020081397</t>
         </is>
       </c>
       <c r="M166" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Конотопський р-н, с. Воскресенка</t>
+          <t>Сумська обл., Шосткинський р-н, с-ще Вороніж</t>
         </is>
       </c>
       <c r="N166" s="7"/>
       <c r="O166" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
+          <t>Управління освіти Шосткинської міської ради</t>
         </is>
       </c>
       <c r="P166" s="4" t="inlineStr">
         <is>
-          <t>(05454)53735</t>
+          <t>(05449)7-62-70</t>
         </is>
       </c>
       <c r="Q166" s="4"/>
       <c r="R166" s="4" t="inlineStr">
         <is>
-          <t>voskresensk.nvk@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>voronizh.nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S166" s="4"/>
       <c r="T166" s="4" t="inlineStr">
         <is>
-          <t>Директор Качур Ніна Миколаївна</t>
+          <t>Завідувач філією Прохоровська Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U166" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Гришинський навчально-виховний комплекс: заклад загальної середньої освіти І-ІІ ступенів - заклад дошкільної освіти Роменської міської ради Сумської області</t>
+          <t>Воскресенський ліцей з дошкільним підрозділом Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
-        <v>144131</v>
+        <v>150064</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Гришинський НВК</t>
+          <t>Воскресенський ліцей</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
-          <t>5924184701</t>
+          <t>5920982001</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
-          <t>с. Гаврилівка, Роменський район, Сумська область</t>
+          <t>с. Воскресенка, Буринський район, Сумська область</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 35</t>
+          <t>вулиця Шкільна, 9</t>
         </is>
       </c>
       <c r="L167" s="6" t="inlineStr">
         <is>
-          <t>UA59060110140076787</t>
+          <t>UA59020030100077174</t>
         </is>
       </c>
       <c r="M167" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Гаврилівка</t>
+          <t>Сумська обл., Конотопський р-н, с. Воскресенка</t>
         </is>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Управління освіти, молоді, спорту, культури та туризму Буринської міської ради</t>
         </is>
       </c>
       <c r="P167" s="4" t="inlineStr">
         <is>
-          <t>(05448)94440</t>
+          <t>(05454)53735</t>
         </is>
       </c>
       <c r="Q167" s="4"/>
       <c r="R167" s="4" t="inlineStr">
         <is>
-          <t>grishinonvk@ukr.net</t>
+          <t>voskresensk.nvk@gmail.com</t>
         </is>
       </c>
       <c r="S167" s="4" t="inlineStr">
         <is>
-          <t>https://grishinonvk.e-schools.info/</t>
+          <t>voskresenka.nvk.sumy.sch.in.ua</t>
         </is>
       </c>
       <c r="T167" s="4" t="inlineStr">
         <is>
-          <t>Директор Картавий Олег Миколайович</t>
+          <t>Директор Качур Ніна Миколаївна</t>
         </is>
       </c>
       <c r="U167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>Гаївська філія (заклад загальної середньої освіти І-ІІ ступенів) Хмелівського ліцею - закладу загальної середньої освіти І-ІІІ ступенів Хмелівської сільської ради Роменського району Сумської області</t>
+          <t>Гришинський навчально-виховний комплекс: заклад загальної середньої освіти І-ІІ ступенів - заклад дошкільної освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B168" s="5" t="n">
-        <v>143418</v>
+        <v>144131</v>
       </c>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>Гаївська філія Хмелівського ліцею</t>
+          <t>Гришинський НВК</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G168" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H168" s="6" t="inlineStr">
         <is>
-          <t>5924181706</t>
+          <t>5924184701</t>
         </is>
       </c>
       <c r="I168" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J168" s="4" t="inlineStr">
         <is>
-          <t>с. Гаї, Роменський район, Сумська область</t>
+          <t>с. Гаврилівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K168" s="4" t="inlineStr">
         <is>
-          <t>вулиця Конотопська, 89</t>
+          <t>вулиця Миру, 35</t>
         </is>
       </c>
       <c r="L168" s="6" t="inlineStr">
         <is>
-          <t>UA59060150080025548</t>
+          <t>UA59060110140076787</t>
         </is>
       </c>
       <c r="M168" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Гаї</t>
+          <t>Сумська обл., Роменський р-н, с. Гаврилівка</t>
         </is>
       </c>
       <c r="N168" s="7"/>
       <c r="O168" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, туризму, молоді та спорту Хмелівської сільської ради Роменського району Сумської області</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P168" s="4" t="inlineStr">
         <is>
-          <t>(05448)90213</t>
+          <t>(05448)94440</t>
         </is>
       </c>
       <c r="Q168" s="4"/>
       <c r="R168" s="4" t="inlineStr">
         <is>
-          <t>89.gai@ukr.net</t>
+          <t>grishinonvk@ukr.net</t>
         </is>
       </c>
       <c r="S168" s="4" t="inlineStr">
         <is>
-          <t>hmelivlicei.e-schools.info</t>
+          <t>https://grishinonvk.e-schools.info/</t>
         </is>
       </c>
       <c r="T168" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Гирич Любов Миколаївна</t>
+          <t>Директор Картавий Олег Миколайович</t>
         </is>
       </c>
       <c r="U168" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>Герасимівська гімназія Роменської міської ради Сумської області</t>
+          <t>Гаївська філія (заклад загальної середньої освіти І-ІІ ступенів) Хмелівського ліцею - закладу загальної середньої освіти І-ІІІ ступенів Хмелівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
-        <v>143484</v>
+        <v>143418</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Герасимівська гімназія РМР</t>
+          <t>Гаївська філія Хмелівського ліцею</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
-          <t>5924187903</t>
+          <t>5924181706</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
-          <t>с. Герасимівка, Роменський район, Сумська область</t>
+          <t>с. Гаї, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>вулиця Герасимівська, 1</t>
+          <t>вулиця Конотопська, 89</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
-          <t>UA59060110170065497</t>
+          <t>UA59060150080025548</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Герасимівка</t>
+          <t>Сумська обл., Роменський р-н, с. Гаї</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської міської ради Сумської області</t>
+          <t>Відділ освіти, культури, туризму, молоді та спорту Хмелівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
-          <t>(05448)79935</t>
+          <t>(05448)90213</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
         <is>
-          <t>gerasymivka@gmail.com</t>
+          <t>89.gai@ukr.net</t>
         </is>
       </c>
       <c r="S169" s="4" t="inlineStr">
         <is>
-          <t>http://gerasymivka-zosh.sumy.sch.in.ua/</t>
+          <t>hmelivlicei.e-schools.info</t>
         </is>
       </c>
       <c r="T169" s="4" t="inlineStr">
         <is>
-          <t>Директор Чепурко Валерій Миколайович</t>
+          <t>Завідувач філією Гирич Любов Миколаївна</t>
         </is>
       </c>
       <c r="U169" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>Глинський ліцей - заклад загальної середньої освіти І-ІІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Герасимівська гімназія Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B170" s="5" t="n">
-        <v>143563</v>
+        <v>143484</v>
       </c>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Глинський ліцей</t>
+          <t>Герасимівська гімназія РМР</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H170" s="6" t="inlineStr">
         <is>
-          <t>5924184401</t>
+          <t>5924187903</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J170" s="4" t="inlineStr">
         <is>
-          <t>с. Глинськ, Роменський район, Сумська область</t>
+          <t>с. Герасимівка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K170" s="4" t="inlineStr">
         <is>
-          <t>вулиця Роменська, 25</t>
+          <t>вулиця Герасимівська, 1</t>
         </is>
       </c>
       <c r="L170" s="6" t="inlineStr">
         <is>
-          <t>UA59060010090046430</t>
+          <t>UA59060110170065497</t>
         </is>
       </c>
       <c r="M170" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Глинськ</t>
+          <t>Сумська обл., Роменський р-н, с. Герасимівка</t>
         </is>
       </c>
       <c r="N170" s="7"/>
       <c r="O170" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
+          <t>Відділ освіти Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="P170" s="4" t="inlineStr">
         <is>
-          <t>(05448)96343</t>
+          <t>(05448)79935</t>
         </is>
       </c>
       <c r="Q170" s="4"/>
       <c r="R170" s="4" t="inlineStr">
         <is>
-          <t>glinskaja.shkola@ukr.net</t>
+          <t>gerasymivka@gmail.com</t>
         </is>
       </c>
       <c r="S170" s="4" t="inlineStr">
         <is>
-          <t>https://glinskij-licej.webnode.com.ua/</t>
+          <t>http://gerasymivka-zosh.sumy.sch.in.ua/</t>
         </is>
       </c>
       <c r="T170" s="4" t="inlineStr">
         <is>
-          <t>Директор Василенко Юрій Валентинович</t>
+          <t>Директор Чепурко Валерій Миколайович</t>
         </is>
       </c>
       <c r="U170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД СУМСЬКОЇ ОБЛАСНОЇ РАДИ "ГЛИНСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
+          <t>Глинський ліцей - заклад загальної середньої освіти І-ІІІ ступенів Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="B171" s="5" t="n">
-        <v>149494</v>
+        <v>143563</v>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>КЗ СОР Глинська спеціальна школа</t>
+          <t>Глинський ліцей</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G171" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H171" s="6" t="inlineStr">
         <is>
           <t>5924184401</t>
         </is>
       </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
           <t>с. Глинськ, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K171" s="4" t="inlineStr">
         <is>
-          <t>вулиця Партизанська, 12</t>
+          <t>вулиця Роменська, 25</t>
         </is>
       </c>
       <c r="L171" s="6" t="inlineStr">
         <is>
           <t>UA59060010090046430</t>
         </is>
       </c>
       <c r="M171" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Роменський р-н, с. Глинськ</t>
         </is>
       </c>
       <c r="N171" s="7"/>
       <c r="O171" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту Андріяшівської сільської ради Роменського району Сумської області</t>
         </is>
       </c>
       <c r="P171" s="4" t="inlineStr">
         <is>
-          <t>(0544)896394</t>
+          <t>(05448)96343</t>
         </is>
       </c>
       <c r="Q171" s="4"/>
       <c r="R171" s="4" t="inlineStr">
         <is>
-          <t>glinskinter@ukr.net</t>
+          <t>glinskaja.shkola@ukr.net</t>
         </is>
       </c>
       <c r="S171" s="4" t="inlineStr">
         <is>
-          <t>https://glinsk-internat.oits.pro/</t>
+          <t>https://glinskij-licej.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T171" s="4" t="inlineStr">
         <is>
-          <t>Директор Крикун Сергій Миколайович</t>
+          <t>Директор Василенко Юрій Валентинович</t>
         </is>
       </c>
       <c r="U171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>Голінська загальноосвітня школа І-ІІ ступенів Роменської районної ради Сумської області</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД СУМСЬКОЇ ОБЛАСНОЇ РАДИ "ГЛИНСЬКА СПЕЦІАЛЬНА ШКОЛА"</t>
         </is>
       </c>
       <c r="B172" s="5" t="n">
-        <v>144211</v>
+        <v>149494</v>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Голінська ЗОШ І-ІІ ступенів</t>
+          <t>КЗ СОР Глинська спеціальна школа</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціальна школа</t>
         </is>
       </c>
       <c r="G172" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H172" s="6" t="inlineStr">
         <is>
-          <t>5924186702</t>
+          <t>5924184401</t>
         </is>
       </c>
       <c r="I172" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J172" s="4" t="inlineStr">
         <is>
-          <t>с. Голінка, Роменський район, Сумська область</t>
+          <t>с. Глинськ, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K172" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вишнева, 2</t>
+          <t>вулиця Партизанська, 12</t>
         </is>
       </c>
       <c r="L172" s="6" t="inlineStr">
         <is>
-          <t>UA59060010100061192</t>
+          <t>UA59060010090046430</t>
         </is>
       </c>
       <c r="M172" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Голінка</t>
+          <t>Сумська обл., Роменський р-н, с. Глинськ</t>
         </is>
       </c>
       <c r="N172" s="7"/>
       <c r="O172" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Роменської районної державної адміністрації Сумської області</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P172" s="4" t="inlineStr">
         <is>
-          <t>(05448)971-41</t>
+          <t>(0544)896394</t>
         </is>
       </c>
       <c r="Q172" s="4"/>
       <c r="R172" s="4" t="inlineStr">
         <is>
-          <t>golinka_school@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S172" s="4"/>
+          <t>glinskinter@ukr.net</t>
+        </is>
+      </c>
+      <c r="S172" s="4" t="inlineStr">
+        <is>
+          <t>https://glinsk-internat.oits.pro/</t>
+        </is>
+      </c>
       <c r="T172" s="4" t="inlineStr">
         <is>
-          <t>Директор Лазоренко Микола Миколайович</t>
+          <t>Директор Крикун Сергій Миколайович</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>Голубівський ліцей Садівської сільської ради Сумського району Сумської області</t>
+          <t>Голінська загальноосвітня школа І-ІІ ступенів Роменської районної ради Сумської області</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
-        <v>143599</v>
+        <v>144211</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Голубівський ліцей</t>
+          <t>Голінська ЗОШ І-ІІ ступенів</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
-          <t>5922983001</t>
+          <t>5924186702</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
-          <t>с. Голубівка, Лебединський район, Сумська область</t>
+          <t>с. Голінка, Роменський район, Сумська область</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 2</t>
+          <t>вулиця Вишнева, 2</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
-          <t>UA59080230080065548</t>
+          <t>UA59060010100061192</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Сумський р-н, с. Голубівка</t>
+          <t>Сумська обл., Роменський р-н, с. Голінка</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, культури, молоді та спорту Садівської сільської ради Сумського району Сумської області</t>
+          <t>Відділ освіти Роменської районної державної адміністрації Сумської області</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(05445)34240</t>
+          <t>(05448)971-41</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
       <c r="R173" s="4" t="inlineStr">
         <is>
-          <t>golubivska-schools@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>golinka_school@ukr.net</t>
+        </is>
+      </c>
+      <c r="S173" s="4"/>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t>Директор Вакула Наталія Іванівна</t>
+          <t>Директор Лазоренко Микола Миколайович</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>Гребениківська філія ліцею Боромлянської сільської ради</t>
+          <t>Голубівський ліцей Садівської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
-        <v>142857</v>
+        <v>143599</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Гребениківська філія ліцею Боромлянської сільради</t>
+          <t>Голубівський ліцей</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H174" s="6" t="inlineStr">
         <is>
-          <t>5925081601</t>
+          <t>5922983001</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
-          <t>с. Гребениківка, Тростянецький район, Сумська область</t>
+          <t>с. Голубівка, Лебединський район, Сумська область</t>
         </is>
       </c>
       <c r="K174" s="4" t="inlineStr">
         <is>
-          <t>вулиця Анатолія Верещаги, 2а</t>
+          <t>вулиця Шкільна, 2</t>
         </is>
       </c>
       <c r="L174" s="6" t="inlineStr">
         <is>
-          <t>UA59040010050025820</t>
+          <t>UA59080230080065548</t>
         </is>
       </c>
       <c r="M174" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Охтирський р-н, с. Гребениківка</t>
+          <t>Сумська обл., Сумський р-н, с. Голубівка</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
-          <t>відділ освіти Боромлянської сільської ради</t>
+          <t>Управління освіти, культури, молоді та спорту Садівської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
-          <t>(05458)56346</t>
+          <t>(05445)34240</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
       <c r="R174" s="4" t="inlineStr">
         <is>
-          <t>grebenykivka-school@ukr.net</t>
+          <t>golubivska-schools@ukr.net</t>
         </is>
       </c>
       <c r="S174" s="4" t="inlineStr">
         <is>
-          <t>http://boromlia-nvk.sumy.sch.in.ua/</t>
+          <t>http://golubivka.lbd-osv.gov.ua/</t>
         </is>
       </c>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Швед Олександр Володимирович</t>
+          <t>Директор Вакула Наталія Іванівна</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>Гринівський ліцей Недригайлівської селищної ради</t>
+          <t>Гребениківська філія ліцею Боромлянської сільської ради</t>
         </is>
       </c>
       <c r="B175" s="5" t="n">
-        <v>140366</v>
+        <v>142857</v>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Гринівський ліцей</t>
+          <t>Гребениківська філія ліцею Боромлянської сільради</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H175" s="6" t="inlineStr">
         <is>
-          <t>5923580501</t>
+          <t>5925081601</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
-          <t>с. Гринівка, Недригайлівський район, Сумська область</t>
+          <t>с. Гребениківка, Тростянецький район, Сумська область</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 35</t>
+          <t>вулиця Анатолія Верещаги, 2а</t>
         </is>
       </c>
       <c r="L175" s="6" t="inlineStr">
         <is>
-          <t>UA59060090160024591</t>
+          <t>UA59040010050025820</t>
         </is>
       </c>
       <c r="M175" s="4" t="inlineStr">
         <is>
-          <t>Сумська обл., Роменський р-н, с. Гринівка</t>
+          <t>Сумська обл., Охтирський р-н, с. Гребениківка</t>
         </is>
       </c>
       <c r="N175" s="7"/>
       <c r="O175" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, сім`ї, молоді та спорту Недригайлівської селищної ради</t>
+          <t>відділ освіти Боромлянської сільської ради</t>
         </is>
       </c>
       <c r="P175" s="4" t="inlineStr">
         <is>
-          <t>(05455)53934</t>
+          <t>(05458)56346</t>
         </is>
       </c>
       <c r="Q175" s="4"/>
       <c r="R175" s="4" t="inlineStr">
         <is>
-          <t>24022354@mail.gov.ua</t>
+          <t>grebenykivka-school@ukr.net</t>
         </is>
       </c>
       <c r="S175" s="4" t="inlineStr">
         <is>
-          <t>grinowcasc.at.ua</t>
+          <t>http://boromlia-nvk.sumy.sch.in.ua/</t>
         </is>
       </c>
       <c r="T175" s="4" t="inlineStr">
         <is>
-          <t>Директор Дяченко Іван Михайлович</t>
+          <t>Завідувач філією Швед Олександр Володимирович</t>
         </is>
       </c>
       <c r="U175" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
           <t>Гринцівський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
@@ -20559,56 +20583,56 @@
         </is>
       </c>
       <c r="J182" s="4" t="inlineStr">
         <is>
           <t>Дружба, Ямпільський район, Сумська область</t>
         </is>
       </c>
       <c r="K182" s="4" t="inlineStr">
         <is>
           <t>вулиця Івана Кожедуба, 6</t>
         </is>
       </c>
       <c r="L182" s="6" t="inlineStr">
         <is>
           <t>UA59100050010097062</t>
         </is>
       </c>
       <c r="M182" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Шосткинський р-н, м. Хутір-Михайлівський</t>
         </is>
       </c>
       <c r="N182" s="7"/>
       <c r="O182" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Дружбівської міської ради</t>
+          <t>Відділ освіти, молоді та спорту Хутір-Михайлівської міської ради Шосткинського району Сумської області</t>
         </is>
       </c>
       <c r="P182" s="4" t="inlineStr">
         <is>
-          <t>(05456)43404, (096)8538708</t>
+          <t>(067)4617870</t>
         </is>
       </c>
       <c r="Q182" s="4"/>
       <c r="R182" s="4" t="inlineStr">
         <is>
           <t>druzba-nvk@ukr.net</t>
         </is>
       </c>
       <c r="S182" s="4" t="inlineStr">
         <is>
           <t>druzhba.school.org.ua</t>
         </is>
       </c>
       <c r="T182" s="4" t="inlineStr">
         <is>
           <t>Директор Масюк Олександр Миколайович</t>
         </is>
       </c>
       <c r="U182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V182" s="6" t="inlineStr">
         <is>
@@ -22052,51 +22076,53 @@
       <c r="T195" s="4" t="inlineStr">
         <is>
           <t>Директор Федорченко Наталія Григорівна</t>
         </is>
       </c>
       <c r="U195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V195" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y195" s="5"/>
+      <c r="Y195" s="5" t="n">
+        <v>690</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="4" t="inlineStr">
         <is>
           <t>Імшанська філія Ямпільського ліцею № 2 Ямпільської селищної ради Сумської області</t>
         </is>
       </c>
       <c r="B196" s="5" t="n">
         <v>136838</v>
       </c>
       <c r="C196" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
           <t>Імшанська філія Ямпільського ліцею № 2</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -22948,51 +22974,53 @@
       <c r="T203" s="4" t="inlineStr">
         <is>
           <t>Директор Чайка Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V203" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y203" s="5"/>
+      <c r="Y203" s="5" t="n">
+        <v>1476</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="4" t="inlineStr">
         <is>
           <t>Княжицька філія Свеської спеціалізованої школи І-ІІІ ступенів №2 "ліцей" Ямпільської районної ради Сумської області</t>
         </is>
       </c>
       <c r="B204" s="5" t="n">
         <v>137066</v>
       </c>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>Княжицька філія Свеської спеціалізованої школи І-ІІІ ступенів №2 "ліцей"</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -23287,51 +23315,53 @@
       <c r="T206" s="4" t="inlineStr">
         <is>
           <t>Директор Линок Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V206" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y206" s="5"/>
+      <c r="Y206" s="5" t="n">
+        <v>918</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="4" t="inlineStr">
         <is>
           <t>Козацький заклад загальної середньої освіти І-ІІІ ступенів Бочечківської сільської ради Конотопського району Сумської області</t>
         </is>
       </c>
       <c r="B207" s="5" t="n">
         <v>137075</v>
       </c>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
           <t>Козацький ЗЗСО</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -24599,51 +24629,53 @@
       <c r="T218" s="4" t="inlineStr">
         <is>
           <t>Директор Прийма Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U218" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y218" s="5"/>
+      <c r="Y218" s="5" t="n">
+        <v>3528</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="4" t="inlineStr">
         <is>
           <t>Краснопільський ліцей №2 Краснопільської селищної ради</t>
         </is>
       </c>
       <c r="B219" s="5" t="n">
         <v>137040</v>
       </c>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
           <t>Краснопільський ліцей №2</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -24708,51 +24740,53 @@
       <c r="T219" s="4" t="inlineStr">
         <is>
           <t>Директор Калюжна Юлія Юріївна</t>
         </is>
       </c>
       <c r="U219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y219" s="5"/>
+      <c r="Y219" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="4" t="inlineStr">
         <is>
           <t>Кровненська гімназія Миколаївської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B220" s="5" t="n">
         <v>147093</v>
       </c>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
           <t>Кровненська гімназія</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -27275,51 +27309,53 @@
       <c r="T242" s="4" t="inlineStr">
         <is>
           <t>Директор Панасовська Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U242" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y242" s="5"/>
+      <c r="Y242" s="5" t="n">
+        <v>2442</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
           <t>Миколаївський ліцей Миколаївської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B243" s="5" t="n">
         <v>146360</v>
       </c>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
           <t>Миколаївський ліцей</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -27614,51 +27650,53 @@
       <c r="T245" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Солотвінський Михайло Романович</t>
         </is>
       </c>
       <c r="U245" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V245" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W245" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X245" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y245" s="5"/>
+      <c r="Y245" s="5" t="n">
+        <v>918</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="4" t="inlineStr">
         <is>
           <t>Миропільський ліцей Миропільської сільської ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B246" s="5" t="n">
         <v>137685</v>
       </c>
       <c r="C246" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D246" s="4" t="inlineStr">
         <is>
           <t>Миропільський ліцей</t>
         </is>
       </c>
       <c r="E246" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -29511,51 +29549,53 @@
       <c r="T262" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Залозна Оксана Михайлівна</t>
         </is>
       </c>
       <c r="U262" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V262" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W262" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X262" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y262" s="5"/>
+      <c r="Y262" s="5" t="n">
+        <v>456</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="4" t="inlineStr">
         <is>
           <t>ОБТІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B263" s="5" t="n">
         <v>142918</v>
       </c>
       <c r="C263" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D263" s="4" t="inlineStr">
         <is>
           <t>ОБТІВСЬКА ГІМНАЗІЯ КРОЛЕВЕЦЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="E263" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -30072,51 +30112,53 @@
       <c r="T267" s="4" t="inlineStr">
         <is>
           <t>Директор Бондар Олександра Григорівна</t>
         </is>
       </c>
       <c r="U267" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V267" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W267" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X267" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y267" s="5"/>
+      <c r="Y267" s="5" t="n">
+        <v>1035</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="4" t="inlineStr">
         <is>
           <t>Павленківський заклад загальної середньої освіти І-ІІІ ступенів Лебединської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B268" s="5" t="n">
         <v>140150</v>
       </c>
       <c r="C268" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
           <t>Павленківський ЗЗСО І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E268" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -30633,51 +30675,53 @@
       <c r="T272" s="4" t="inlineStr">
         <is>
           <t>Директор Ведмідь Анатолій Сергійович</t>
         </is>
       </c>
       <c r="U272" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V272" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W272" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X272" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y272" s="5"/>
+      <c r="Y272" s="5" t="n">
+        <v>50</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="4" t="inlineStr">
         <is>
           <t>Підліснівський ліцей Степанівської селищної ради Сумського району Сумської області</t>
         </is>
       </c>
       <c r="B273" s="5" t="n">
         <v>146230</v>
       </c>
       <c r="C273" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
           <t>Підліснівський ліцей</t>
         </is>
       </c>
       <c r="E273" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -31190,51 +31234,53 @@
       <c r="T277" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Осадча Юлія Григорівна</t>
         </is>
       </c>
       <c r="U277" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V277" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W277" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X277" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y277" s="5"/>
+      <c r="Y277" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="4" t="inlineStr">
         <is>
           <t>Пологівська гімназія Чернеччинської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B278" s="5" t="n">
         <v>142181</v>
       </c>
       <c r="C278" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D278" s="4" t="inlineStr">
         <is>
           <t>Пологівська гімназія</t>
         </is>
       </c>
       <c r="E278" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -31299,51 +31345,53 @@
       <c r="T278" s="4" t="inlineStr">
         <is>
           <t>Директор Шейко Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U278" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V278" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W278" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X278" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y278" s="5"/>
+      <c r="Y278" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="4" t="inlineStr">
         <is>
           <t>Полошківський навчально-виховний комплекс: дошкільний навчальний заклад - загальноосвітня школа I-III ступенів Глухівської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B279" s="5" t="n">
         <v>135729</v>
       </c>
       <c r="C279" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D279" s="4" t="inlineStr">
         <is>
           <t>Полошківський НВК</t>
         </is>
       </c>
       <c r="E279" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -33200,51 +33248,53 @@
       <c r="T295" s="4" t="inlineStr">
         <is>
           <t>Директор Дєдова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V295" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X295" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y295" s="5"/>
+      <c r="Y295" s="5" t="n">
+        <v>1035</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="4" t="inlineStr">
         <is>
           <t>Свеська спеціалізована школа І-ІІІ ступенів №1 Свеської селищної ради Шосткинського району Сумської області</t>
         </is>
       </c>
       <c r="B296" s="5" t="n">
         <v>138432</v>
       </c>
       <c r="C296" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D296" s="4" t="inlineStr">
         <is>
           <t>Свеська спеціалізована школа №1</t>
         </is>
       </c>
       <c r="E296" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -33734,51 +33784,51 @@
       <c r="M300" s="4" t="inlineStr">
         <is>
           <t>Сумська обл., Шосткинський р-н, м. Середина-Буда</t>
         </is>
       </c>
       <c r="N300" s="7"/>
       <c r="O300" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, молоді, спорту та туризму Середино-Будської міської ради</t>
         </is>
       </c>
       <c r="P300" s="4" t="inlineStr">
         <is>
           <t>(05451)7-13-76</t>
         </is>
       </c>
       <c r="Q300" s="4"/>
       <c r="R300" s="4" t="inlineStr">
         <is>
           <t>seredinabudalicje1@gmail.com</t>
         </is>
       </c>
       <c r="S300" s="4"/>
       <c r="T300" s="4" t="inlineStr">
         <is>
-          <t>Директор Поляниця Михайло Григорович</t>
+          <t>В.о. директора Гайденко Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U300" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X300" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y300" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
@@ -34092,51 +34142,53 @@
       <c r="T303" s="4" t="inlineStr">
         <is>
           <t>Директор Муквич Віра Іванівна</t>
         </is>
       </c>
       <c r="U303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V303" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X303" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y303" s="5"/>
+      <c r="Y303" s="5" t="n">
+        <v>1080</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="4" t="inlineStr">
         <is>
           <t>Слобідський ліцей Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B304" s="5" t="n">
         <v>151366</v>
       </c>
       <c r="C304" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
           <t>Слобідський ліцей</t>
         </is>
       </c>
       <c r="E304" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -34544,51 +34596,53 @@
       <c r="T307" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Мечик Людмила Дмитрівна</t>
         </is>
       </c>
       <c r="U307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V307" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X307" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y307" s="5"/>
+      <c r="Y307" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
           <t>Собичівський навчально-виховний комплекс: загальноосвітня школа I-III ступенів - заклад дошкільної освіти Шосткинської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B308" s="5" t="n">
         <v>138115</v>
       </c>
       <c r="C308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
           <t>Собичівський НВК</t>
         </is>
       </c>
       <c r="E308" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -34657,51 +34711,53 @@
       <c r="T308" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Загородня Антоніна Олександрівна</t>
         </is>
       </c>
       <c r="U308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V308" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X308" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y308" s="5"/>
+      <c r="Y308" s="5" t="n">
+        <v>330</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="4" t="inlineStr">
         <is>
           <t>Солдатська філія Ліцею №3 Тростянецької міської ради</t>
         </is>
       </c>
       <c r="B309" s="5" t="n">
         <v>150032</v>
       </c>
       <c r="C309" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D309" s="4" t="inlineStr">
         <is>
           <t>Солдатська філія Ліцею №3 ТМР</t>
         </is>
       </c>
       <c r="E309" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -36858,51 +36914,51 @@
       </c>
       <c r="N328" s="7"/>
       <c r="O328" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім`ї, молоді та спорту Недригайлівської селищної ради</t>
         </is>
       </c>
       <c r="P328" s="4" t="inlineStr">
         <is>
           <t>(05455)53157</t>
         </is>
       </c>
       <c r="Q328" s="4"/>
       <c r="R328" s="4" t="inlineStr">
         <is>
           <t>ternuhkola@gmail.com</t>
         </is>
       </c>
       <c r="S328" s="4" t="inlineStr">
         <is>
           <t>http://ternu-hkola.at.ua/</t>
         </is>
       </c>
       <c r="T328" s="4" t="inlineStr">
         <is>
-          <t>Директор Колесник Людмила Іванівна</t>
+          <t>Т.в.о. директора Міщенко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U328" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X328" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y328" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="329">
@@ -38003,51 +38059,53 @@
       <c r="T338" s="4" t="inlineStr">
         <is>
           <t>Директор Трофименко Ніна Вікторівна</t>
         </is>
       </c>
       <c r="U338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V338" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X338" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y338" s="5"/>
+      <c r="Y338" s="5" t="n">
+        <v>784</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="4" t="inlineStr">
         <is>
           <t>Угроїдський ліцей Краснопільської селищної ради</t>
         </is>
       </c>
       <c r="B339" s="5" t="n">
         <v>137223</v>
       </c>
       <c r="C339" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D339" s="4" t="inlineStr">
         <is>
           <t>Угроїдський ліцей</t>
         </is>
       </c>
       <c r="E339" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -38112,51 +38170,53 @@
       <c r="T339" s="4" t="inlineStr">
         <is>
           <t>Директор Стрюкова Надія Володимирівна</t>
         </is>
       </c>
       <c r="U339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X339" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y339" s="5"/>
+      <c r="Y339" s="5" t="n">
+        <v>1620</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="4" t="inlineStr">
         <is>
           <t>Уланівська філія комунального закладу Есманьської селищної ради "Есманьська загальноосвітня школа І-ІІІ ступенів" Шосткинського району Сумської області</t>
         </is>
       </c>
       <c r="B340" s="5" t="n">
         <v>136173</v>
       </c>
       <c r="C340" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D340" s="4" t="inlineStr">
         <is>
           <t>Уланівська філія</t>
         </is>
       </c>
       <c r="E340" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -38447,51 +38507,53 @@
       <c r="T342" s="4" t="inlineStr">
         <is>
           <t>Директор Голосніченко Борис Михайлович</t>
         </is>
       </c>
       <c r="U342" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X342" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y342" s="5"/>
+      <c r="Y342" s="5" t="n">
+        <v>1500</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="4" t="inlineStr">
         <is>
           <t>Успенський ліцей Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B343" s="5" t="n">
         <v>149371</v>
       </c>
       <c r="C343" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D343" s="4" t="inlineStr">
         <is>
           <t>Успенський ліцей</t>
         </is>
       </c>
       <c r="E343" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -39347,51 +39409,53 @@
       <c r="T350" s="4" t="inlineStr">
         <is>
           <t>Директор Сальник Світалана Миколаївна</t>
         </is>
       </c>
       <c r="U350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V350" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X350" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y350" s="5"/>
+      <c r="Y350" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="4" t="inlineStr">
         <is>
           <t>Червонослобідський ліцей Буринської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B351" s="5" t="n">
         <v>149823</v>
       </c>
       <c r="C351" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D351" s="4" t="inlineStr">
         <is>
           <t>Червонослобідський ліцей</t>
         </is>
       </c>
       <c r="E351" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -39906,51 +39970,53 @@
       <c r="T355" s="4" t="inlineStr">
         <is>
           <t>Директор Жаботинська Лариса Валеріївна</t>
         </is>
       </c>
       <c r="U355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V355" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X355" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y355" s="5"/>
+      <c r="Y355" s="5" t="n">
+        <v>640</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="4" t="inlineStr">
         <is>
           <t>Чернеччинський ліцей (опорний заклад освіти) Чернеччинської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B356" s="5" t="n">
         <v>141090</v>
       </c>
       <c r="C356" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D356" s="4" t="inlineStr">
         <is>
           <t>Чернеччинський ліцей (опорний заклад освіти)</t>
         </is>
       </c>
       <c r="E356" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -40129,74 +40195,74 @@
       <c r="U357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V357" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X357" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y357" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="4" t="inlineStr">
         <is>
-          <t>Чупахівська загальноосвітня школа I-III ступенів Чупахівської селищної ради Охтирського району Сумської області</t>
+          <t>Чупахівський ліцей Чупахівської селищної ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B358" s="5" t="n">
         <v>141293</v>
       </c>
       <c r="C358" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D358" s="4" t="inlineStr">
         <is>
-          <t>Чупахівська ЗОШ</t>
+          <t>Чупахівський ліцей</t>
         </is>
       </c>
       <c r="E358" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F358" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G358" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H358" s="6" t="inlineStr">
         <is>
           <t>5920355500</t>
         </is>
       </c>
       <c r="I358" s="4" t="inlineStr">
         <is>
           <t>Сумська область</t>
         </is>
       </c>
       <c r="J358" s="4" t="inlineStr">
         <is>
           <t>смт Чупахівка, Охтирський район, Сумська область</t>
         </is>
       </c>
       <c r="K358" s="4" t="inlineStr">
         <is>
           <t>провулок Шкільний, 2</t>